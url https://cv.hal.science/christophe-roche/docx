--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Roche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une ontoterminologie des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont-Blanc, Jun 2023, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and Ontology Harmonization: the ISO point of view. Illustration with the ISO 860 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology Definitions in International Standards and the Issues for Harmonization - Virtual International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux méthodes outillées pour la construction de terminologies et d’ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Jun 2020, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with specialised co-text in text mining: Verbal terminological collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2019 | Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costa, Rute; Humbley, John; Kockaert, Hendrik; Roche, Christophe, Jun 2019, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology of Chinese Ceramic Vases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, France. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010110600530063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et Ontologie pour l’Héritage Culturel : Le projet TAO CI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 TOTh-Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology or Ontology? A matter of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology for Smart City and Smart City System &amp; Standards - IEC SyC Smart Cities - Virtual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of Chinese Acupuncture and Moxibustion Terms: A Resource for Scientific Research and Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuecheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018: Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology of Ancient Greek Garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2017. Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche - Equipe Condillac - Laboraoire Listic - Université Savoie Mont-Blanc, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedi: a platform for ontologisation of multilingual terminologies for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Advances in Semantic Processing SEMAPRO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition ontologique du terme. Le cas des vêtements de la Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicologie Terminologie Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology of Ancient Greek Garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Condillac - Laboratoire Listic - Université Savoie Mont-Blanc, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Conceptual Relations in the Drafting of Natural Language Definitions: an Example from the Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Humanities’ Data through Formal Domain Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH 2018: "Data in Digital Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle computationnel du concept pour la Terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2018, Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for Terminology: How to bring terminology to industrial applications in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Standardization of Language Resources and Translation and Interpreting Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term formation method for Chinese neoterm based on concept model and Chinese attribute-head construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018: Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological classification and ontoterminology: the case of Islamic archaeology of the al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications, TOTh 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminological and ontology-based approach to e-dictionaries construction: The cases of cork, endometriosis, and Islamic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TOTh 2017: Terminology and Ontologies: Theory and Applications, within the scope of ’Terminology and e-Dictionaries’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Castelló, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESS Can Indeed Be More: Linguistic and Conceptual Challenges in the Age of Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th International conference on Terminology and Knowledge Engineering (TKE 2016). Term Bases and Linguistic Linked Open Data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark. pp. 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology meets Lexicography: the Multimodal Online Dictionary of Endometriosis (MODE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBALEX 2016: Lexicographic Resources for Human Language Technology Workshop at the 10th International Conference on Language Resources and Evaluation (LREC'16).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESS Can Indeed Be More: Linguistic and Conceptual Challenges in the Age of Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jun 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and ontology development in the domain of Islamic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Terminology and Knowledge Engineering (TKE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jun 2016, Copenhague, Denmark. pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis, Terminologia?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for terminological purposes: the EndoTerm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Terminology and Artificial Intelligence (TIA 2015) Multilingual Terminology, Ontologies and Knowledge Representation Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for terminological purposes: the EndoTerm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2015 Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Granada, Spain, Nov 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus: The Ontoterminology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2014 (International Committee for Documentation) - Access and Understanding – Networking in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM - International Council of Museums, Sep 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus: The Ontoterminology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2014 - Access and Understanding – Networking in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDOC COMITÉ INTERNATIONAL POUR LA DOCUMENTATION, Sep 2014, Dresden,, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations formelles en terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal and Nonverbal Representation in Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Textile Research - University of Copenhagen, Nov 2013, Copenhagen, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ISO Principles: the Ontology-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Cognitive Terminological Theories in Terminology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Croatian Academy of Sciences and Arts, Sep 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Terminology Principles be re-examined?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New frontiers in the constructive symbiosis of terminology and knowledge engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terminology and Knowledge Engineering Conference (TKE), Jun 2012, Madrid, Spain. p. 17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie : entre terminologie et connaissance de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT - Terminologies : textes, discours et accès aux savoirs spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aula Meridiana Facoltà di Giurisprudenza de l'Università di Genova, May 2012, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology: How to unify terminology and ontology into a single paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012, Eighth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC 2012, Eighth International Conference on Language Resources and Evaluation, May 2012, Istanbul, Turkey. p.2626-2630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isagoge de Porphyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications (TOTH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac Research Group, LISTIC lab. University Savoie Mont-Blanc, May 2011, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Oriented Approach for Multilingual Knowledge Sharing: the ASTECH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Heat transfer in components and systems for Sustainable Energy Technologies (HeatSET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Ontology to Terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Terminology Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization and term formation: an ontology for chess terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ni Ghallchobhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Establishing and using ontologies as a basis for terminological and knowledge engineering resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synonymy in Terminology: the Contribution of Ontoterminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Re-thinking synonymy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminolog for Negociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Group Decision and Negotiation (GDN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition du terme vs. définition du concept : pour une diversité langagière et une conceptualisation commune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées scientifiques du réseau LTT (Lexicologie, Terminologie, Traduction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lisbon, Portugal. pp.567-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology: A new paradigm for terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place accorder aux corpus dans la construction d'une terminologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. pp. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saying is not modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2007) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Portugal. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire n'est pas concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications. Annecy 1er Juin 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Anncey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire n'est pas concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terme et le concept : fondements d'une ontoterminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Annecy, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW TO VALUE AND TRANSMIT NUCLEAR INDUSTRY LONG TERM KNOWLEDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dourgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une plateforme de gestion collective des idées innovantes: IM-Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Inovvation et TEchnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System Architecture for manufacture: A formal specification with the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer-Aided Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Durham, United Kingdom. pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concurrent engineering to collaborative engineering: an agent-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Concurrent Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Erlangen-Nuremberg, Germany. pp.259-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies et inter-opérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ré-Ingénierie des Sysytèmes d'Information: 1 ères journées RSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Villeurbanne-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a reflective concurrent object-oriented architecture with the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Violland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Innsbrück, Austria. pp.193-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAAL: an agent-oriented language for modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Gènes, Italy. pp.359-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Worshop on Knowledge Engineering Methods and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIO: a framework for ontological knowledge representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Computing in Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic-binary relation system for Knowledge-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policastro Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modelling Languages for KBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed problem solving with the K/1 agent-based language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Innsbrück, Austria. pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling and Simulation of Information Systems using Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Profizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Noordwojkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From objets to agents: the K/1 agent-based language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Technologies and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Sofia, Bulgaria. pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des termes : une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexModel – Core Terminology for Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedi: a platform for ontologisation of multilingual terminologies for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Principes Terminologiques de l'ISO à l'Ere Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual digital terminology today. Design, representation formats and management systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR-WS, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2013 Proceedings - Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France. 2013, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, TOTh 2013 Proceedings - Terminology &amp; Ontology: Theories and applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2011 Proceedings - Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Annecy, France. 2011, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, TOTh 2011 Proceedings - Terminology &amp; Ontology: Theories and applications, 978-2-9536168-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2010, Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. 2010, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, TOTh 2010, Terminology &amp; Ontology: Theories and applications, 978-2-9536168-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2009 - Terminologie & Ontologie : Théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. 2009, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, TOTh 2009 - Terminologie &amp; Ontologie : Théories et applications, ISBN 978-2-9536168-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2008, Terminologie & Ontologie : Théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. 2008, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actes de la Conférence TOTh 2008, Terminologie &amp; Ontologie : Théories et applications, 978-2-9516-4539-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la définition formelle du concept à la définition en langue du terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and Ontology for Digital Humanities: The Case of Ancient Greek Dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Ouverture d'Intelligence Artificielle, 1 (1), pp.43-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminological resources in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Alcina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Terminology, Terminology and e-dictionaries (25:2), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based terminological e‑dictionaries: The EndoTerm and al-Andalus Pottery projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvallho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Terminology and e-dictionaries, 25 (2), pp.259-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologization of Terminology. A worked example from the domain of ancient Greek dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1-2, pp.89-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation des mémoires numériques : Apports du terme et du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Terminologia e organizzazione della conoscenza nella conservazione della memoria digitale, N.1-2, Anno 34, gennaio-giugno 2016, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888548940205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La terminologie : nature et enjeux, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion collaborative et capitalisation des idées émergentes en innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal specification of a multi-agent system architecture for manufacture: the contribution of the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107, pp.209-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling enterprise using concurrent engineering paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Profizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Graph transformations to declarative knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRO3: un modèle pour la programmation par objets parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 32, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2017 - Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2016: Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2012: Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2013, Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Terminology: Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128-152, 2015, Handbook of Terminology, 978-9027257772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoreverse : mieux comprendre les logiciels pour réduire leurs coûts de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITEC n°188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche ontoterminologique pour la rétro-ingénierie de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2015, Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chambéry, France. 2015, Proc. of Toth</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Roche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOTh 2023 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Campus Scientifique du Bourget du Lac, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Terminologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terminologica, 978-2-37741-106-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOTh 2024 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology et Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campus Scientifique du Bourget du Lac, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Terminologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terminologica, 978-2-37741-107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Principes Terminologiques de l'ISO à l'Ere Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual digital terminology today. Design, representation formats and management systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR-WS, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2013 Proceedings - Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France. 2013, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, TOTh 2013 Proceedings - Terminology &amp; Ontology: Theories and applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2011 Proceedings - Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Annecy, France. 2011, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, TOTh 2011 Proceedings - Terminology &amp; Ontology: Theories and applications, 978-2-9536168-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2010, Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. 2010, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, TOTh 2010, Terminology &amp; Ontology: Theories and applications, 978-2-9536168-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2009 - Terminologie & Ontologie : Théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. 2009, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, TOTh 2009 - Terminologie &amp; Ontologie : Théories et applications, ISBN 978-2-9536168-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2008, Terminologie & Ontologie : Théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. 2008, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actes de la Conférence TOTh 2008, Terminologie &amp; Ontologie : Théories et applications, 978-2-9516-4539-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved GPT2-based joint event extraction method with position expansion and knowledge augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghui An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchao Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.39427. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-23093-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GPT2 Event Extraction Method Based on Mixed Attention Collaborative Layer Vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchao Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.160074-160082. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3487836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Co-Occurrence Bio-Term Graph for Unsupervised Word Sense Disambiguation in the Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.45761-45773. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3272056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la définition formelle du concept à la définition en langue du terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and Ontology for Digital Humanities: The Case of Ancient Greek Dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Ouverture d'Intelligence Artificielle, 1 (1), pp.43-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based terminological e‑dictionaries: The EndoTerm and al-Andalus Pottery projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvallho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Terminology and e-dictionaries, 25 (2), pp.259-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminological resources in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Alcina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Terminology, Terminology and e-dictionaries (25:2), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologization of Terminology. A worked example from the domain of ancient Greek dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1-2, pp.89-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation des mémoires numériques : Apports du terme et du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Terminologia e organizzazione della conoscenza nella conservazione della memoria digitale, N.1-2, Anno 34, gennaio-giugno 2016, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888548940205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La terminologie : nature et enjeux, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion collaborative et capitalisation des idées émergentes en innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal specification of a multi-agent system architecture for manufacture: the contribution of the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107, pp.209-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling enterprise using concurrent engineering paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Profizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Graph transformations to declarative knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRO3: un modèle pour la programmation par objets parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 32, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology Evaluation: The Contribution of Formal Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Digital Terminology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une ontoterminologie des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont-Blanc, Jun 2023, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and Ontology Harmonization: the ISO point of view. Illustration with the ISO 860 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology Definitions in International Standards and the Issues for Harmonization - Virtual International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux méthodes outillées pour la construction de terminologies et d’ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Jun 2020, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with specialised co-text in text mining: Verbal terminological collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2019 | Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costa, Rute; Humbley, John; Kockaert, Hendrik; Roche, Christophe, Jun 2019, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology of Chinese Ceramic Vases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, France. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010110600530063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et Ontologie pour l’Héritage Culturel : Le projet TAO CI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 TOTh-Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology or Ontology? A matter of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology for Smart City and Smart City System &amp; Standards - IEC SyC Smart Cities - Virtual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Humanities’ Data through Formal Domain Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH 2018: "Data in Digital Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition ontologique du terme. Le cas des vêtements de la Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicologie Terminologie Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedi: a platform for ontologisation of multilingual terminologies for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Advances in Semantic Processing SEMAPRO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology of Ancient Greek Garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2017. Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche - Equipe Condillac - Laboraoire Listic - Université Savoie Mont-Blanc, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Conceptual Relations in the Drafting of Natural Language Definitions: an Example from the Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology of Ancient Greek Garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Condillac - Laboratoire Listic - Université Savoie Mont-Blanc, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of Chinese Acupuncture and Moxibustion Terms: A Resource for Scientific Research and Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuecheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018: Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle computationnel du concept pour la Terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2018, Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for Terminology: How to bring terminology to industrial applications in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Standardization of Language Resources and Translation and Interpreting Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term formation method for Chinese neoterm based on concept model and Chinese attribute-head construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018: Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological classification and ontoterminology: the case of Islamic archaeology of the al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications, TOTh 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminological and ontology-based approach to e-dictionaries construction: The cases of cork, endometriosis, and Islamic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TOTh 2017: Terminology and Ontologies: Theory and Applications, within the scope of ’Terminology and e-Dictionaries’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Castelló, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology meets Lexicography: the Multimodal Online Dictionary of Endometriosis (MODE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBALEX 2016: Lexicographic Resources for Human Language Technology Workshop at the 10th International Conference on Language Resources and Evaluation (LREC'16).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESS Can Indeed Be More: Linguistic and Conceptual Challenges in the Age of Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th International conference on Terminology and Knowledge Engineering (TKE 2016). Term Bases and Linguistic Linked Open Data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark. pp. 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESS Can Indeed Be More: Linguistic and Conceptual Challenges in the Age of Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jun 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and ontology development in the domain of Islamic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Terminology and Knowledge Engineering (TKE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jun 2016, Copenhague, Denmark. pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for terminological purposes: the EndoTerm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Terminology and Artificial Intelligence (TIA 2015) Multilingual Terminology, Ontologies and Knowledge Representation Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis, Terminologia?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for terminological purposes: the EndoTerm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2015 Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Granada, Spain, Nov 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus: The Ontoterminology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2014 (International Committee for Documentation) - Access and Understanding – Networking in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM - International Council of Museums, Sep 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus: The Ontoterminology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2014 - Access and Understanding – Networking in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDOC COMITÉ INTERNATIONAL POUR LA DOCUMENTATION, Sep 2014, Dresden,, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations formelles en terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal and Nonverbal Representation in Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Textile Research - University of Copenhagen, Nov 2013, Copenhagen, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ISO Principles: the Ontology-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Cognitive Terminological Theories in Terminology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Croatian Academy of Sciences and Arts, Sep 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Terminology Principles be re-examined?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New frontiers in the constructive symbiosis of terminology and knowledge engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terminology and Knowledge Engineering Conference (TKE), Jun 2012, Madrid, Spain. p. 17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie : entre terminologie et connaissance de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT - Terminologies : textes, discours et accès aux savoirs spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aula Meridiana Facoltà di Giurisprudenza de l'Università di Genova, May 2012, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology: How to unify terminology and ontology into a single paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012, Eighth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC 2012, Eighth International Conference on Language Resources and Evaluation, May 2012, Istanbul, Turkey. p.2626-2630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isagoge de Porphyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications (TOTH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac Research Group, LISTIC lab. University Savoie Mont-Blanc, May 2011, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Oriented Approach for Multilingual Knowledge Sharing: the ASTECH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Heat transfer in components and systems for Sustainable Energy Technologies (HeatSET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Ontology to Terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Terminology Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synonymy in Terminology: the Contribution of Ontoterminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Re-thinking synonymy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization and term formation: an ontology for chess terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ni Ghallchobhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Establishing and using ontologies as a basis for terminological and knowledge engineering resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminolog for Negociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Group Decision and Negotiation (GDN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition du terme vs. définition du concept : pour une diversité langagière et une conceptualisation commune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées scientifiques du réseau LTT (Lexicologie, Terminologie, Traduction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lisbon, Portugal. pp.567-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology: A new paradigm for terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place accorder aux corpus dans la construction d'une terminologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. pp. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saying is not modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2007) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Portugal. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire n'est pas concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications. Annecy 1er Juin 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Anncey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire n'est pas concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terme et le concept : fondements d'une ontoterminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Annecy, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW TO VALUE AND TRANSMIT NUCLEAR INDUSTRY LONG TERM KNOWLEDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dourgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une plateforme de gestion collective des idées innovantes: IM-Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Inovvation et TEchnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System Architecture for manufacture: A formal specification with the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer-Aided Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Durham, United Kingdom. pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concurrent engineering to collaborative engineering: an agent-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Concurrent Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Erlangen-Nuremberg, Germany. pp.259-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies et inter-opérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ré-Ingénierie des Sysytèmes d'Information: 1 ères journées RSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Villeurbanne-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a reflective concurrent object-oriented architecture with the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Violland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Innsbrück, Austria. pp.193-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAAL: an agent-oriented language for modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Gènes, Italy. pp.359-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Worshop on Knowledge Engineering Methods and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic-binary relation system for Knowledge-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policastro Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modelling Languages for KBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIO: a framework for ontological knowledge representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Computing in Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed problem solving with the K/1 agent-based language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Innsbrück, Austria. pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling and Simulation of Information Systems using Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Profizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Noordwojkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From objets to agents: the K/1 agent-based language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Technologies and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Sofia, Bulgaria. pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des termes : une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexModel – Core Terminology for Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedi: a platform for ontologisation of multilingual terminologies for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2017 - Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2016: Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2012: Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2013, Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoreverse : mieux comprendre les logiciels pour réduire leurs coûts de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITEC n°188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Terminology: Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128-152, 2015, Handbook of Terminology, 978-9027257772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche ontoterminologique pour la rétro-ingénierie de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2015, Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chambéry, France. 2015, Proc. of Toth</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904475v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopoulou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangli Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010110600530063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenling Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Damas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni Ghallchobhair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calberg-Challot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lerat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04695766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dourgnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Violland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Etienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policastro Rodolphe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Profizi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Salgado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.porphyre.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alcina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvallho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548940205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191587v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaussod" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Falconnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugerdil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.porphyre.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghui An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenling Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangli Jia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchao Jia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23093-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3487836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3272056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvallho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alcina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548940205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Profizi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ramos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010110600530063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Damas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calberg-Challot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni Ghallchobhair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lerat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509928v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04695766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dourgnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Violland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Etienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policastro Rodolphe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Salgado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaussod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Falconnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugerdil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>