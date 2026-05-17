--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Roche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOTh 2023 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Campus Scientifique du Bourget du Lac, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Terminologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terminologica, 978-2-37741-106-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOTh 2024 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology et Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campus Scientifique du Bourget du Lac, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Terminologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terminologica, 978-2-37741-107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Principes Terminologiques de l'ISO à l'Ere Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual digital terminology today. Design, representation formats and management systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR-WS, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2013 Proceedings - Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France. 2013, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, TOTh 2013 Proceedings - Terminology &amp; Ontology: Theories and applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2011 Proceedings - Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Annecy, France. 2011, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, TOTh 2011 Proceedings - Terminology &amp; Ontology: Theories and applications, 978-2-9536168-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2010, Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. 2010, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, TOTh 2010, Terminology &amp; Ontology: Theories and applications, 978-2-9536168-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2009 - Terminologie & Ontologie : Théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. 2009, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, TOTh 2009 - Terminologie &amp; Ontologie : Théories et applications, ISBN 978-2-9536168-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2008, Terminologie & Ontologie : Théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. 2008, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actes de la Conférence TOTh 2008, Terminologie &amp; Ontologie : Théories et applications, 978-2-9516-4539-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved GPT2-based joint event extraction method with position expansion and knowledge augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghui An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchao Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.39427. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-23093-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GPT2 Event Extraction Method Based on Mixed Attention Collaborative Layer Vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchao Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.160074-160082. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3487836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Co-Occurrence Bio-Term Graph for Unsupervised Word Sense Disambiguation in the Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.45761-45773. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3272056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la définition formelle du concept à la définition en langue du terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and Ontology for Digital Humanities: The Case of Ancient Greek Dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Ouverture d'Intelligence Artificielle, 1 (1), pp.43-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based terminological e‑dictionaries: The EndoTerm and al-Andalus Pottery projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvallho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Terminology and e-dictionaries, 25 (2), pp.259-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminological resources in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Alcina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Terminology, Terminology and e-dictionaries (25:2), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologization of Terminology. A worked example from the domain of ancient Greek dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1-2, pp.89-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation des mémoires numériques : Apports du terme et du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Terminologia e organizzazione della conoscenza nella conservazione della memoria digitale, N.1-2, Anno 34, gennaio-giugno 2016, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888548940205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La terminologie : nature et enjeux, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion collaborative et capitalisation des idées émergentes en innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal specification of a multi-agent system architecture for manufacture: the contribution of the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107, pp.209-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling enterprise using concurrent engineering paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Profizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Graph transformations to declarative knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRO3: un modèle pour la programmation par objets parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 32, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology Evaluation: The Contribution of Formal Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Digital Terminology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une ontoterminologie des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont-Blanc, Jun 2023, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and Ontology Harmonization: the ISO point of view. Illustration with the ISO 860 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology Definitions in International Standards and the Issues for Harmonization - Virtual International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux méthodes outillées pour la construction de terminologies et d’ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Jun 2020, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with specialised co-text in text mining: Verbal terminological collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2019 | Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costa, Rute; Humbley, John; Kockaert, Hendrik; Roche, Christophe, Jun 2019, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology of Chinese Ceramic Vases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, France. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010110600530063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et Ontologie pour l’Héritage Culturel : Le projet TAO CI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 TOTh-Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology or Ontology? A matter of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology for Smart City and Smart City System &amp; Standards - IEC SyC Smart Cities - Virtual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Humanities’ Data through Formal Domain Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH 2018: "Data in Digital Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition ontologique du terme. Le cas des vêtements de la Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicologie Terminologie Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedi: a platform for ontologisation of multilingual terminologies for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Advances in Semantic Processing SEMAPRO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology of Ancient Greek Garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2017. Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche - Equipe Condillac - Laboraoire Listic - Université Savoie Mont-Blanc, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Conceptual Relations in the Drafting of Natural Language Definitions: an Example from the Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology of Ancient Greek Garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Condillac - Laboratoire Listic - Université Savoie Mont-Blanc, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of Chinese Acupuncture and Moxibustion Terms: A Resource for Scientific Research and Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuecheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018: Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle computationnel du concept pour la Terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2018, Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for Terminology: How to bring terminology to industrial applications in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Standardization of Language Resources and Translation and Interpreting Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term formation method for Chinese neoterm based on concept model and Chinese attribute-head construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018: Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological classification and ontoterminology: the case of Islamic archaeology of the al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications, TOTh 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminological and ontology-based approach to e-dictionaries construction: The cases of cork, endometriosis, and Islamic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TOTh 2017: Terminology and Ontologies: Theory and Applications, within the scope of ’Terminology and e-Dictionaries’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Castelló, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology meets Lexicography: the Multimodal Online Dictionary of Endometriosis (MODE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBALEX 2016: Lexicographic Resources for Human Language Technology Workshop at the 10th International Conference on Language Resources and Evaluation (LREC'16).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESS Can Indeed Be More: Linguistic and Conceptual Challenges in the Age of Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th International conference on Terminology and Knowledge Engineering (TKE 2016). Term Bases and Linguistic Linked Open Data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark. pp. 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESS Can Indeed Be More: Linguistic and Conceptual Challenges in the Age of Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jun 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and ontology development in the domain of Islamic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Terminology and Knowledge Engineering (TKE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jun 2016, Copenhague, Denmark. pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for terminological purposes: the EndoTerm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Terminology and Artificial Intelligence (TIA 2015) Multilingual Terminology, Ontologies and Knowledge Representation Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis, Terminologia?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for terminological purposes: the EndoTerm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2015 Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Granada, Spain, Nov 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus: The Ontoterminology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2014 (International Committee for Documentation) - Access and Understanding – Networking in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM - International Council of Museums, Sep 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus: The Ontoterminology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2014 - Access and Understanding – Networking in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDOC COMITÉ INTERNATIONAL POUR LA DOCUMENTATION, Sep 2014, Dresden,, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations formelles en terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal and Nonverbal Representation in Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Textile Research - University of Copenhagen, Nov 2013, Copenhagen, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ISO Principles: the Ontology-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Cognitive Terminological Theories in Terminology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Croatian Academy of Sciences and Arts, Sep 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Terminology Principles be re-examined?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New frontiers in the constructive symbiosis of terminology and knowledge engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terminology and Knowledge Engineering Conference (TKE), Jun 2012, Madrid, Spain. p. 17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie : entre terminologie et connaissance de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT - Terminologies : textes, discours et accès aux savoirs spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aula Meridiana Facoltà di Giurisprudenza de l'Università di Genova, May 2012, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology: How to unify terminology and ontology into a single paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012, Eighth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC 2012, Eighth International Conference on Language Resources and Evaluation, May 2012, Istanbul, Turkey. p.2626-2630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isagoge de Porphyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications (TOTH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac Research Group, LISTIC lab. University Savoie Mont-Blanc, May 2011, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Oriented Approach for Multilingual Knowledge Sharing: the ASTECH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Heat transfer in components and systems for Sustainable Energy Technologies (HeatSET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Ontology to Terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Terminology Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synonymy in Terminology: the Contribution of Ontoterminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Re-thinking synonymy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization and term formation: an ontology for chess terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ni Ghallchobhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Establishing and using ontologies as a basis for terminological and knowledge engineering resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminolog for Negociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Group Decision and Negotiation (GDN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition du terme vs. définition du concept : pour une diversité langagière et une conceptualisation commune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées scientifiques du réseau LTT (Lexicologie, Terminologie, Traduction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lisbon, Portugal. pp.567-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology: A new paradigm for terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place accorder aux corpus dans la construction d'une terminologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. pp. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saying is not modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2007) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Portugal. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire n'est pas concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications. Annecy 1er Juin 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Anncey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire n'est pas concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terme et le concept : fondements d'une ontoterminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Annecy, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW TO VALUE AND TRANSMIT NUCLEAR INDUSTRY LONG TERM KNOWLEDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dourgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une plateforme de gestion collective des idées innovantes: IM-Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Inovvation et TEchnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System Architecture for manufacture: A formal specification with the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer-Aided Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Durham, United Kingdom. pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concurrent engineering to collaborative engineering: an agent-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Concurrent Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Erlangen-Nuremberg, Germany. pp.259-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies et inter-opérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ré-Ingénierie des Sysytèmes d'Information: 1 ères journées RSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Villeurbanne-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a reflective concurrent object-oriented architecture with the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Violland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Innsbrück, Austria. pp.193-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAAL: an agent-oriented language for modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Gènes, Italy. pp.359-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Worshop on Knowledge Engineering Methods and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic-binary relation system for Knowledge-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policastro Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modelling Languages for KBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIO: a framework for ontological knowledge representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Computing in Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed problem solving with the K/1 agent-based language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Innsbrück, Austria. pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling and Simulation of Information Systems using Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Profizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Noordwojkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From objets to agents: the K/1 agent-based language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Technologies and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Sofia, Bulgaria. pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des termes : une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexModel – Core Terminology for Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedi: a platform for ontologisation of multilingual terminologies for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2017 - Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2016: Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2012: Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2013, Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoreverse : mieux comprendre les logiciels pour réduire leurs coûts de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITEC n°188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Terminology: Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128-152, 2015, Handbook of Terminology, 978-9027257772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche ontoterminologique pour la rétro-ingénierie de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2015, Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chambéry, France. 2015, Proc. of Toth</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Roche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOTh 2023 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Campus Scientifique du Bourget du Lac, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Terminologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terminologica, 978-2-37741-106-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the TOTh 2024 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology et Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campus Scientifique du Bourget du Lac, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Terminologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Terminologica, 978-2-37741-107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Principes Terminologiques de l'ISO à l'Ere Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual digital terminology today. Design, representation formats and management systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR-WS, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2013 Proceedings - Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France. 2013, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, TOTh 2013 Proceedings - Terminology &amp; Ontology: Theories and applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2011 Proceedings - Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Annecy, France. 2011, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, TOTh 2011 Proceedings - Terminology &amp; Ontology: Theories and applications, 978-2-9536168-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2010, Terminology & Ontology: Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. 2010, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, TOTh 2010, Terminology &amp; Ontology: Theories and applications, 978-2-9536168-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2009 - Terminologie & Ontologie : Théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. 2009, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, TOTh 2009 - Terminologie &amp; Ontologie : Théories et applications, ISBN 978-2-9536168-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2008, Terminologie & Ontologie : Théories et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. 2008, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Porphyre, Savoir et Connaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Actes de la Conférence TOTh 2008, Terminologie &amp; Ontologie : Théories et applications, 978-2-9516-4539-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved GPT2-based joint event extraction method with position expansion and knowledge augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghui An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchao Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.39427. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-23093-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved GPT2 Event Extraction Method Based on Mixed Attention Collaborative Layer Vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruchao Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.160074-160082. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3487836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Co-Occurrence Bio-Term Graph for Unsupervised Word Sense Disambiguation in the Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.45761-45773. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3272056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la définition formelle du concept à la définition en langue du terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and Ontology for Digital Humanities: The Case of Ancient Greek Dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Revue Ouverture d'Intelligence Artificielle, 1 (1), pp.43-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based terminological e‑dictionaries: The EndoTerm and al-Andalus Pottery projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvallho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Terminology and e-dictionaries, 25 (2), pp.259-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminological resources in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Alcina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Terminology, Terminology and e-dictionaries (25:2), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologization of Terminology. A worked example from the domain of ancient Greek dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1-2, pp.89-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation des mémoires numériques : Apports du terme et du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Terminologia e organizzazione della conoscenza nella conservazione della memoria digitale, N.1-2, Anno 34, gennaio-giugno 2016, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888548940205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La terminologie : nature et enjeux, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion collaborative et capitalisation des idées émergentes en innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal specification of a multi-agent system architecture for manufacture: the contribution of the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107, pp.209-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling enterprise using concurrent engineering paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Profizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Graph transformations to declarative knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Modelling and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRO3: un modèle pour la programmation par objets parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 32, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology Evaluation: The Contribution of Formal Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Digital Terminology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une ontoterminologie des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont-Blanc, Jun 2023, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and Ontology Harmonization: the ISO point of view. Illustration with the ISO 860 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology Definitions in International Standards and the Issues for Harmonization - Virtual International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux méthodes outillées pour la construction de terminologies et d’ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche, Jun 2020, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology of Chinese Ceramic Vases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, France. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010110600530063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with specialised co-text in text mining: Verbal terminological collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2019 | Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costa, Rute; Humbley, John; Kockaert, Hendrik; Roche, Christophe, Jun 2019, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et Ontologie pour l’Héritage Culturel : Le projet TAO CI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 TOTh-Terminology &amp; Ontology : Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology or Ontology? A matter of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology for Smart City and Smart City System &amp; Standards - IEC SyC Smart Cities - Virtual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition ontologique du terme. Le cas des vêtements de la Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicologie Terminologie Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedi: a platform for ontologisation of multilingual terminologies for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Advances in Semantic Processing SEMAPRO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology of Ancient Greek Garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2017. Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Roche - Equipe Condillac - Laboraoire Listic - Université Savoie Mont-Blanc, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Humanities’ Data through Formal Domain Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH 2018: "Data in Digital Humanities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Conceptual Relations in the Drafting of Natural Language Definitions: an Example from the Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology of Ancient Greek Garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Condillac - Laboratoire Listic - Université Savoie Mont-Blanc, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of Chinese Acupuncture and Moxibustion Terms: A Resource for Scientific Research and Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuecheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018: Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un modèle computationnel du concept pour la Terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2018, Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for Terminology: How to bring terminology to industrial applications in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Standardization of Language Resources and Translation and Interpreting Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term formation method for Chinese neoterm based on concept model and Chinese attribute-head construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangli Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2018: Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological classification and ontoterminology: the case of Islamic archaeology of the al-Andalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications, TOTh 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminological and ontology-based approach to e-dictionaries construction: The cases of cork, endometriosis, and Islamic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TOTh 2017: Terminology and Ontologies: Theory and Applications, within the scope of ’Terminology and e-Dictionaries’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Castelló, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology meets Lexicography: the Multimodal Online Dictionary of Endometriosis (MODE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBALEX 2016: Lexicographic Resources for Human Language Technology Workshop at the 10th International Conference on Language Resources and Evaluation (LREC'16).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESS Can Indeed Be More: Linguistic and Conceptual Challenges in the Age of Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th International conference on Terminology and Knowledge Engineering (TKE 2016). Term Bases and Linguistic Linked Open Data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark. pp. 157-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESS Can Indeed Be More: Linguistic and Conceptual Challenges in the Age of Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jun 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology and ontology development in the domain of Islamic archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Terminology and Knowledge Engineering (TKE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jun 2016, Copenhague, Denmark. pp.147-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for terminological purposes: the EndoTerm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Terminology and Artificial Intelligence (TIA 2015) Multilingual Terminology, Ontologies and Knowledge Representation Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis, Terminologia?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for terminological purposes: the EndoTerm project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIA 2015 Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Granada, Spain, Nov 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus: The Ontoterminology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2014 (International Committee for Documentation) - Access and Understanding – Networking in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM - International Council of Museums, Sep 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus: The Ontoterminology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDOC 2014 - Access and Understanding – Networking in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDOC COMITÉ INTERNATIONAL POUR LA DOCUMENTATION, Sep 2014, Dresden,, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations formelles en terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal and Nonverbal Representation in Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Textile Research - University of Copenhagen, Nov 2013, Copenhagen, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ISO Principles: the Ontology-oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Cognitive Terminological Theories in Terminology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Croatian Academy of Sciences and Arts, Sep 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Terminology Principles be re-examined?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New frontiers in the constructive symbiosis of terminology and knowledge engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terminology and Knowledge Engineering Conference (TKE), Jun 2012, Madrid, Spain. p. 17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie : entre terminologie et connaissance de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT - Terminologies : textes, discours et accès aux savoirs spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aula Meridiana Facoltà di Giurisprudenza de l'Università di Genova, May 2012, Genova, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology: How to unify terminology and ontology into a single paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012, Eighth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC 2012, Eighth International Conference on Language Resources and Evaluation, May 2012, Istanbul, Turkey. p.2626-2630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isagoge de Porphyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications (TOTH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac Research Group, LISTIC lab. University Savoie Mont-Blanc, May 2011, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Oriented Approach for Multilingual Knowledge Sharing: the ASTECH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Heat transfer in components and systems for Sustainable Energy Technologies (HeatSET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Ontology to Terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Terminology Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization and term formation: an ontology for chess terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ni Ghallchobhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Establishing and using ontologies as a basis for terminological and knowledge engineering resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synonymy in Terminology: the Contribution of Ontoterminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Re-thinking synonymy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminolog for Negociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Group Decision and Negotiation (GDN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition du terme vs. définition du concept : pour une diversité langagière et une conceptualisation commune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées scientifiques du réseau LTT (Lexicologie, Terminologie, Traduction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lisbon, Portugal. pp.567-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoterminology: A new paradigm for terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place accorder aux corpus dans la construction d'une terminologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calberg-Challot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. pp. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saying is not modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2007) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Funchal, Portugal. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications. Annecy 1er Juin 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Anncey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire n'est pas concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire n'est pas concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terme et le concept : fondements d'une ontoterminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2007 : Terminologie et Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Annecy, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW TO VALUE AND TRANSMIT NUCLEAR INDUSTRY LONG TERM KNOWLEDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dourgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunika Mercier-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une plateforme de gestion collective des idées innovantes: IM-Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Inovvation et TEchnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System Architecture for manufacture: A formal specification with the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer-Aided Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Durham, United Kingdom. pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concurrent engineering to collaborative engineering: an agent-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Concurrent Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Erlangen-Nuremberg, Germany. pp.259-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies et inter-opérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ré-Ingénierie des Sysytèmes d'Information: 1 ères journées RSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Villeurbanne-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a reflective concurrent object-oriented architecture with the pi-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Violland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Innsbrück, Austria. pp.193-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAAL: an agent-oriented language for modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Gènes, Italy. pp.359-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Worshop on Knowledge Engineering Methods and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic-binary relation system for Knowledge-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policastro Rodolphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modelling Languages for KBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIO: a framework for ontological knowledge representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Computing in Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed problem solving with the K/1 agent-based language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Innsbrück, Austria. pp.224-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling and Simulation of Information Systems using Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Profizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Noordwojkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From objets to agents: the K/1 agent-based language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stinckwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Technologies and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Sofia, Bulgaria. pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des termes : une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexModel – Core Terminology for Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedi: a platform for ontologisation of multilingual terminologies for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Papadopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2017 - Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2016: Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2012: Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOTh 2013, Terminology & Ontology : Theories and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontoreverse : mieux comprendre les logiciels pour réduire leurs coûts de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITEC n°188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Terminology: Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128-152, 2015, Handbook of Terminology, 978-9027257772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche ontoterminologique pour la rétro-ingénierie de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Harth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TOTh 2015, Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chambéry, France. 2015, Proc. of Toth</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.porphyre.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghui An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenling Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangli Jia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchao Jia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23093-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3487836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3272056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvallho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alcina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548940205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Profizi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ramos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010110600530063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Damas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calberg-Challot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni Ghallchobhair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lerat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509928v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04695766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dourgnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Violland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Etienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policastro Rodolphe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Salgado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaussod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Falconnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugerdil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.porphyre.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghui An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenling Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangli Jia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchao Jia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23093-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadopoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3487836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3272056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvallho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alcina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548940205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Profizi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stinckwich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010110600530063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Damas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni Ghallchobhair" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calberg-Challot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lerat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509928v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04695766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dourgnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Violland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Etienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policastro Rodolphe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Salgado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaussod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Falconnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugerdil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>