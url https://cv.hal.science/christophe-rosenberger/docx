--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -59,51 +59,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Christophe Rosenberger a obtenu son doctorat en technologie de l'information à l'Université de Rennes 1 en 1999. Sa thèse a été réalisée à l'ENSSAT de Lannion entre 1996 et 1999 dans le domaine de la segmentation d'images hyperspectrales. En 2000, il rejoint l'ENSI de Bourges (INSA Centre Val de Loire) en tant que maître de conférences. En 2007, il a rejoint l'ENSICAEN à Caen en tant que professeur des universités. Il est actuellement directeur du laboratoire de recherche GREYC composé de 200 membres. Il fait partie du groupe de recherche SAFE (Security, Architecture, Forensics, biomEtrics) au sein du laboratoire de recherche GREYC. Ses travaux actuels portent sur la sécurité informatique, en particulier sur la biométrie (dynamique de la frappe, biométrie douce, évaluation des systèmes biométriques, évaluation de la qualité des empreintes digitales...).</w:t>
+        <w:t xml:space="preserve">Christophe Rosenberger a obtenu son doctorat en technologie de l'information à l'Université de Rennes 1 en 1999. Sa thèse a été réalisée à l'ENSSAT de Lannion entre 1996 et 1999 dans le domaine de la segmentation d'images hyperspectrales. En 2000, il rejoint l'ENSI de Bourges (INSA Centre Val de Loire) en tant que maître de conférences. En 2007, il a rejoint l'ENSICAEN à Caen en tant que professeur des universités. Il est actuellement membre du laboratoire de recherche GREYC composé de 200 membres. Il fait partie du groupe de recherche SAFE (Security, Architecture, Forensics, biomEtrics) au sein du laboratoire de recherche GREYC. Ses travaux actuels portent sur la sécurité informatique, en particulier sur la biométrie (dynamique de la frappe, biométrie douce, évaluation des systèmes biométriques, évaluation de la qualité des empreintes digitales...).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1754,217 +1754,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de données personnelles pour la sécurité sur Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Migdal</w:t>
+                <w:t xml:space="preserve">Analysis of Doddington Zoo Classification for User Dependent Template Update: Application to Keystroke Dynamics Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117213v1</w:t>
+                <w:t xml:space="preserve">hal-02050173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Doddington Zoo Classification for User Dependent Template Update: Application to Keystroke Dynamics Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">Protection de données personnelles pour la sécurité sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050173v1</w:t>
+                <w:t xml:space="preserve">hal-02117213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Biometric Systems: Review and Perspectives</w:t>
               </w:r>
@@ -2199,472 +2199,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Literature Review of Fingerprint Quality Assessment and Its Evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Comparative Study on Texture Features for Fingerprint Recognition: Application to The BioHashing Template Protection Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET journal on Biometrics</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269240v1</w:t>
+                <w:t xml:space="preserve">hal-01269208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study on Texture Features for Fingerprint Recognition: Application to The BioHashing Template Protection Scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">A Literature Review of Fingerprint Quality Assessment and Its Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+              <w:t xml:space="preserve">IET journal on Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269208v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Public Benchmark Databases for Static Keystroke Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local user-centric identity management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+                <w:t xml:space="preserve">Audun Jøsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miralabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Klevjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kent Varmedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of trust management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40493-014-0009-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168513v1</w:t>
+                <w:t xml:space="preserve">hal-01109122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local user-centric identity management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audun Jøsang</w:t>
+                <w:t xml:space="preserve">A Review on the Public Benchmark Databases for Static Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of trust management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109122v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Metric of an Image Understanding Result</w:t>
               </w:r>
@@ -2955,248 +2955,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of the performance evaluation of biometric systems: application to multibiometric</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+                <w:t xml:space="preserve">Operational Bio-Hash to Preserve Privacy of Fingerprint Minutiae Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ait-Aoudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2012.02.003⟩</w:t>
+              <w:t xml:space="preserve">IET journal on Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.76--84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-bmt.2012.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674526v1</w:t>
+                <w:t xml:space="preserve">hal-00984021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Bio-Hash to Preserve Privacy of Fingerprint Minutiae Templates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">Fast computation of the performance evaluation of biometric systems: application to multibiometric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Ait-Aoudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET journal on Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (2), pp.76--84. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1016/j.future.2012.02.003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-bmt.2012.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984021v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Authentication Methods</w:t>
               </w:r>
@@ -3385,90 +3385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated framework combining Bio-Hashed minutiae template and PKCS15 compliant card for a better secure management of fingerprint cancelable templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Ait-Aoudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elsevier Journal on Computers &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3739,51 +3739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the privacy of electronic passports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,252 +4239,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité de données biométriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Towards a sensor for detecting human presence and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.305-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993296v1</w:t>
+                <w:t xml:space="preserve">hal-00991093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a sensor for detecting human presence and activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Emile</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité de données biométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIBIM.2011.5949212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991093v1</w:t>
+                <w:t xml:space="preserve">hal-00993296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Nouveaux Capteurs de Mesure de Niveau et de Volume pour les Cuves de Pétroliers</w:t>
               </w:r>
@@ -4807,51 +4807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based System for Human Detection and Tracking in Indoor Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4924,51 +4924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of background subtraction algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5162,51 +5162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human detection with a multi-sensors stereovision system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,6734 +6266,6686 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (220)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (221)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The important role of certification in Cybersecurity: the case of biometrics</w:t>
+                <w:t xml:space="preserve">Cybersécurité : biométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Conference on Cybersecurity (ITASEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Journée thématique Oi'M dédiée à la découverte des métiers du numérique et de la cybersécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'orientation et des métiers de la région Normandie, Apr 2026, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509764v1</w:t>
+                <w:t xml:space="preserve">hal-05595871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Explicit Sexual Content in Videos for Digital Forensic Application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The important role of certification in Cybersecurity: the case of biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">National Conference on Cybersecurity (ITASEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272973v1</w:t>
+                <w:t xml:space="preserve">hal-05509764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'Équité des Systèmes Biométriques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial intelligence for human recognition/profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'ED MIIS et PSIME de Normandie Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123425v1</w:t>
+                <w:t xml:space="preserve">hal-05076817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignant-chercheur en informatique</w:t>
+                <w:t xml:space="preserve">Mars express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention Lycée Robert de Mortain (50140)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Mortain, France</w:t>
+              <w:t xml:space="preserve">[EN]quête de Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395773v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Keystroke Dynamics Generation Using a Generative Adversarial Network GAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Mhenni</w:t>
+                <w:t xml:space="preserve">Detection of Explicit Sexual Content in Videos for Digital Forensic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Control, Decision and Information technologies (CODIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/IFAC, Jul 2025, Split, Croatia</w:t>
+              <w:t xml:space="preserve">37th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050330v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explication d’Attaques par Présentation d’Empreintes Digitales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Diers</w:t>
+                <w:t xml:space="preserve">Évaluation de l'Équité des Systèmes Biométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaira Neily Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123418v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke dynamics use cases</w:t>
+                <w:t xml:space="preserve">Enseignant-chercheur en informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Cyber &amp; AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UniMap, Jul 2025, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Intervention Lycée Robert de Mortain (50140)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Mortain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171264v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence for human recognition/profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic Keystroke Dynamics Generation Using a Generative Adversarial Network GAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'ED MIIS et PSIME de Normandie Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">International conference on Control, Decision and Information technologies (CODIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/IFAC, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076817v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars express</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explication d’Attaques par Présentation d’Empreintes Digitales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Diers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[EN]quête de Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">XXe Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061549v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fairness Evaluation Metric of Biometric Systems Based on the Theil Inequality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keystroke dynamics use cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th International Carnahan Conference on Security Technology (ICCST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, San antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">Workshop Cyber &amp; AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UniMap, Jul 2025, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209679v1</w:t>
+                <w:t xml:space="preserve">hal-05171264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai for Biometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Fairness Evaluation Metric of Biometric Systems Based on the Theil Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaira Neily Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on AI in Systems Engineering (IC-AISE')</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">57th International Carnahan Conference on Security Technology (ICCST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, San antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061002v1</w:t>
+                <w:t xml:space="preserve">hal-05209679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics Authentication: A Comprehensive AI-Driven Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ai for Biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference onCyberSecurity and Information Engineering (ICCSIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Xining, China</w:t>
+              <w:t xml:space="preserve">International Conference on AI in Systems Engineering (IC-AISE')</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158869v1</w:t>
+                <w:t xml:space="preserve">hal-05061002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléatoire dans les dumps mémoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Keystroke Dynamics Authentication: A Comprehensive AI-Driven Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baimi Badjoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmat Mahamat Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de l'investigation numérique (JFIN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">International Conference onCyberSecurity and Information Engineering (ICCSIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Xining, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297899v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biometrics and digital forensics in the cyber ecosystems: technological challenges and social impacts in the knowledge management perspective</w:t>
+                <w:t xml:space="preserve">Aléatoire dans les dumps mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Global community of knowledge management conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Salerno (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Journées francophones de l'investigation numérique (JFIN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090700v1</w:t>
+                <w:t xml:space="preserve">hal-05297899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features Analysis of all Email Components for Phishing Detection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biometrics and digital forensics in the cyber ecosystems: technological challenges and social impacts in the knowledge management perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th International Carnahan Conference on Security Technology (ICCST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, San Antonio, TX, United States</w:t>
+              <w:t xml:space="preserve">Italian Global community of knowledge management conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Salerno (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209570v1</w:t>
+                <w:t xml:space="preserve">hal-05090700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KDBC-Kollect : Plateforme de Collecte de Données de Dynamique de Frappe au Clavier et Authentification par Apprentissage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmat Mahamat Daouda</w:t>
+                <w:t xml:space="preserve">Features Analysis of all Email Components for Phishing Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Florent Tsafack Piugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques dédiées à la recherche sur l'intelligence artificielle (TCHAD-IA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, N'Djaména, Tchad</w:t>
+              <w:t xml:space="preserve">57th International Carnahan Conference on Security Technology (ICCST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, San Antonio, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437508v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Presentation Attack Detection of Digital Fingerprints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Diers</w:t>
+                <w:t xml:space="preserve">KDBC-Kollect : Plateforme de Collecte de Données de Dynamique de Frappe au Clavier et Authentification par Apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baimi Badjoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmat Mahamat Daouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international workshop on information forensics and security (WIFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques dédiées à la recherche sur l'intelligence artificielle (TCHAD-IA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, N'Djaména, Tchad</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710955v1</w:t>
+                <w:t xml:space="preserve">hal-05437508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral biometrics: principles and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Sciences de l’Investigation Numérique au service de la criminalistique et de la valorisation du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique ENSICAEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée francophone de l’investigation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061532v1</w:t>
+                <w:t xml:space="preserve">hal-04710566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Comparison of CNN-Based Deep Learning Architectures for Fingerprint Authentication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Ouidad Belguechi</w:t>
+                <w:t xml:space="preserve">Trustworthiness Determination for a Distributed Reputation Management System in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Senhaji Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 1st International Conference on Electrical, Computer, Telecommunication and Energy Technologies (ECTE-Tech)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VNU, UEVE-PARIS-SACLAY, Feb 2024, Hanoi, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041116v1</w:t>
+                <w:t xml:space="preserve">hal-04723974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Bias Estimation in Biometric Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Explainable Presentation Attack Detection of Digital Fingerprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Diers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Summer School for Advanced Studies on biometrics for Secure Authentification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">IEEE international workshop on information forensics and security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504821v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sciences de l’Investigation Numérique au service de la criminalistique et de la valorisation du patrimoine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral biometrics: principles and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée francophone de l’investigation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique ENSICAEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710566v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthiness Determination for a Distributed Reputation Management System in VANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Senhaji Hafid</w:t>
+                <w:t xml:space="preserve">A Comprehensive Comparison of CNN-Based Deep Learning Architectures for Fingerprint Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Ouidad Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on ADVANCEs in ICT Infrastructures and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 1st International Conference on Electrical, Computer, Telecommunication and Energy Technologies (ECTE-Tech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Oum El Bouaghi, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECTE-Tech62477.2024.10851102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723974v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Trust Graphs and Keystroke Dynamics to Counter Fake Identities in Social Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Musarella</w:t>
+                <w:t xml:space="preserve">A Study of Bias Estimation in Biometric Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïra Neily Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itasec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Salerne, Italy</w:t>
+              <w:t xml:space="preserve">21st International Summer School for Advanced Studies on biometrics for Secure Authentification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559413v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI for biometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Trust Graphs and Keystroke Dynamics to Counter Fake Identities in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Buccafurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Lax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Musarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber Security in Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Itasec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060997v1</w:t>
+                <w:t xml:space="preserve">hal-04559413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des mesures d'équité pour les systèmes biométriques par génération de biais contrôlés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI for biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Cyber Security in Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706076v1</w:t>
+                <w:t xml:space="preserve">hal-05060997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on parlait de la science… en train de se faire !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des mesures d'équité pour les systèmes biométriques par génération de biais contrôlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaira Neily Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opération Declics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062214v1</w:t>
+                <w:t xml:space="preserve">hal-04706076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture Biases in Fingerprint Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Di Manno</w:t>
+                <w:t xml:space="preserve">Détection de contenu explicite dans les vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Cyberworlds (CW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sousse (Tunisie), France</w:t>
+              <w:t xml:space="preserve">Conférence CORESA 2023 (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176199v1</w:t>
+                <w:t xml:space="preserve">hal-04094197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Open-source Digital Investigation Platform</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study of Tools for Explicit Content Detection in Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Cyberworlds (CW 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Sousse, Tunisia. pp.472-479, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CW58918.2023.00078⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Sousse, Tunisia. pp.464-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW58918.2023.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179975v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de contenu explicite dans les vidéos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et si on parlait de la science… en train de se faire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CORESA 2023 (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Opération Declics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094197v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Tools for Explicit Content Detection in Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+                <w:t xml:space="preserve">Capture Biases in Fingerprint Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdarahmane Wone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Cyberworlds (CW 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 International Conference on Cyberworlds (CW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sousse (Tunisie), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179978v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitally synthetized fingerprint spoofs: a threat for anti-spoofing systems?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an Open-source Digital Investigation Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Cyberworlds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Cyberworlds (CW 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sousse, Tunisia. pp.472-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW58918.2023.00078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748579v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics based User Authentication using Deep Learning Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Di Manno</w:t>
+                <w:t xml:space="preserve">Digitally synthetized fingerprint spoofs: a threat for anti-spoofing systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdarahmane Wone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël di Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 INTERNATIONAL CONFERENCE ON CYBERWORLDS (CW 2022)</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Cyberworlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716818v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy transformations of personal data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Keystroke Dynamics based User Authentication using Deep Learning Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yris Brice Wandji Piugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique Université d'Oslo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">2022 INTERNATIONAL CONFERENCE ON CYBERWORLDS (CW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062216v1</w:t>
+                <w:t xml:space="preserve">hal-03716818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Forensics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privacy transformations of personal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finse Cyber Security Winter School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Finse, Norway</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique Université d'Oslo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779797v1</w:t>
+                <w:t xml:space="preserve">hal-05062216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Biometric Systems Users among the Doddington Zoo: Application to Keystroke Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Magotti</w:t>
+                <w:t xml:space="preserve">Digital Forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finse Cyber Security Winter School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Finse, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372148v1</w:t>
+                <w:t xml:space="preserve">hal-03779797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics Classification Based On LSTM and BLSTM Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Mhenni</w:t>
+                <w:t xml:space="preserve">Impact Of Environmental Conditions On Fingerprint Systems Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdarahmane Wone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Di Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Cyberworlds (CW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Annual International Conference on Privacy, Security, and Trust 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Auckland (virtual), New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779793v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Aura for Transparent Authentication on Multiple Smart Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
+                <w:t xml:space="preserve">Classifying Biometric Systems Users among the Doddington Zoo: Application to Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Magotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.741-746, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010576407410746⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.747-753, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010577507470753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372138v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Artificial Intelligence can be used for Behavioral Identification?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Di Manno</w:t>
+                <w:t xml:space="preserve">Keystroke Dynamics Classification Based On LSTM and BLSTM Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Cyberworlds (CW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Caen, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2021, Caen, France. pp.295-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW52790.2021.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281104v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Transparent User Authentication Respecting Privacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Privacy Aura for Transparent Authentication on Multiple Smart Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Cyberworlds (CW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CW52790.2021.00053⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.741-746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010576407410746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779794v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Of Environmental Conditions On Fingerprint Systems Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdarahmane Wone</w:t>
+                <w:t xml:space="preserve">How Artificial Intelligence can be used for Behavioral Identification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yris Brice Wandji Piugie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Di Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual International Conference on Privacy, Security, and Trust 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Auckland (virtual), New Zealand</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Cyberworlds (CW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436063v2</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When my Behavior Enhances my Smartphone Security</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Face Transparent User Authentication Respecting Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Cyberworlds (CW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CW49994.2020.00051⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Cyberworlds (CW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Caen, France. pp.278-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW52790.2021.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371619v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Digital Fingerprint Quality Assessment Metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When my Behavior Enhances my Smartphone Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Conference on Cyberworlds (CW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Caen, France. pp.280-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW49994.2020.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541010v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security vs privacy on Internet</w:t>
+                <w:t xml:space="preserve">Fusion of Digital Fingerprint Quality Assessment Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Recent Trends in Engineering, Advanced Computing and Technology Conference 2020 (RETREAT 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">2020 Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Athlone, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779795v1</w:t>
+                <w:t xml:space="preserve">hal-02541010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting Wolves Category in Doddington Zoo: Impacts on Keystroke Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Security vs privacy on Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Cyberworlds (CW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 1st International Recent Trends in Engineering, Advanced Computing and Technology Conference 2020 (RETREAT 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371611v1</w:t>
+                <w:t xml:space="preserve">hal-03779795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity Verification and Fraud Detection During Online Exams With aPrivacy Compliant Biometric System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Splitting Wolves Category in Doddington Zoo: Impacts on Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Régnier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Security and Cryptography (SECRYPT2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0009874104510458⟩</w:t>
+              <w:t xml:space="preserve">2020 International Conference on Cyberworlds (CW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Caen, France. pp.243-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW49994.2020.00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928612v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de données biométriques pour la protection de la vie privée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identity Verification and Fraud Detection During Online Exams With aPrivacy Compliant Biometric System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Haytom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR Sécurité du CNRS - GDR ISIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Security and Cryptography (SECRYPT2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009874104510458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540559v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural Authentication Based on Smartphone Protected Personal Communication Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takoua Guiga</w:t>
+                <w:t xml:space="preserve">Vulnerability of Adaptive Strategies of Keystroke Dynamics Based Authentication Against Different Attack Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on Biometrics and Forensics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">Cyberworlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387787v1</w:t>
+                <w:t xml:space="preserve">hal-02265662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Fingerprint Database Indexing Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cremer</w:t>
+                <w:t xml:space="preserve">Schéma d'Anonymisation de Dynamique de Frappe au Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CyberWorlds conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">APVP Atelier sur la Protection de la Vie Privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cap Hornu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387781v1</w:t>
+                <w:t xml:space="preserve">hal-02265671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of Adaptive Strategies of Keystroke Dynamics Based Authentication Against Different Attack Types</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation de données biométriques pour la protection de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberworlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Journées nationales du GDR Sécurité du CNRS - GDR ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265662v1</w:t>
+                <w:t xml:space="preserve">hal-02540559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma d'Anonymisation de Dynamique de Frappe au Clavier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Migdal</w:t>
+                <w:t xml:space="preserve">Behavioural Authentication Based on Smartphone Protected Personal Communication Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APVP Atelier sur la Protection de la Vie Privée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cap Hornu, France</w:t>
+              <w:t xml:space="preserve">Summer School on Biometrics and Forensics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265671v1</w:t>
+                <w:t xml:space="preserve">hal-02387787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biometric Application for authentication and management of online exams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Haytom</w:t>
+                <w:t xml:space="preserve">Comparative Study of Fingerprint Database Indexing Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannes Falade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on Biometrics and Forensics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alghero, France</w:t>
+              <w:t xml:space="preserve">CyberWorlds conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387786v1</w:t>
+                <w:t xml:space="preserve">hal-02387781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying individuals from average quality fingerprint reference templates, when the best do not provide the best results !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cremer</w:t>
+                <w:t xml:space="preserve">Biometric Application for authentication and management of online exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Haytom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summer School on Biometrics and Forensics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">Summer School on Biometrics and Forensics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alghero, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388636v1</w:t>
+                <w:t xml:space="preserve">hal-02387786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics Anonymization System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Migdal</w:t>
+                <w:t xml:space="preserve">Identifying individuals from average quality fingerprint reference templates, when the best do not provide the best results !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannes Falade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeCrypt International Conference on Security and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Summer School on Biometrics and Forensics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126985v1</w:t>
+                <w:t xml:space="preserve">hal-02388636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Behavior is my Privacy &amp; Secure Password !</w:t>
+                <w:t xml:space="preserve">Keystroke Dynamics Anonymization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Migdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberworlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">SeCrypt International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265663v1</w:t>
+                <w:t xml:space="preserve">hal-02126985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't listen to my Keystroke Dynamics!</w:t>
+                <w:t xml:space="preserve">My Behavior is my Privacy &amp; Secure Password !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Migdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summer School for Advances in Biometric Authentication: Biometrics and Forensic Science in the Deep Learning Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">Cyberworlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152100v1</w:t>
+                <w:t xml:space="preserve">hal-02265663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Keystroke Dynamics For the Generation of Synthetic Datasets</w:t>
+                <w:t xml:space="preserve">Don't listen to my Keystroke Dynamics!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Migdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CyberWorlds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Summer School for Advances in Biometric Authentication: Biometrics and Forensic Science in the Deep Learning Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alghero, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862152v1</w:t>
+                <w:t xml:space="preserve">hal-02152100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Digital Fingerprint Quality Assessment Metrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">RHU Keystroke Touchscreen Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Dafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IAPR International Conference on Biometrics (ICB 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CyberWorlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW.2018.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659935v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Personal Identity Code Respecting Privacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting False Identities in Social Networks by Trust Chains and Biometric Reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Buccafurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Lax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Migdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Nicolazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Nocera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Italian Conference on CyberSecurity (ITASEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620972v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données personnelles et leurs protections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of Digital Fingerprint Quality Assessment Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale de la Culture Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">11th IAPR International Conference on Biometrics (ICB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Queensland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540587v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Security of Transformation Based Biometric Template Protection Schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Barbier</w:t>
+                <w:t xml:space="preserve">Analysis of Keystroke Dynamics For the Generation of Synthetic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CyberWorlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Singapour, Singapore</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2018, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW.2018.00068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862157v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des données biométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Personal Identity Code Respecting Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Aix-Marseille de la Cybersécurité (AMUSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540580v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHU Keystroke Touchscreen Benchmark</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les données personnelles et leurs protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CyberWorlds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Nationale de la Culture Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cherbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862169v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting False Identities in Social Networks by Trust Chains and Biometric Reinforcement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the Security of Transformation Based Biometric Template Protection Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Ghammam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Conference on CyberSecurity (ITASEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">CyberWorlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659959v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Compliant Multi-biometric Authentication on Smartphones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection des données biométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Forum Aix-Marseille de la Cybersécurité (AMUSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620969v1</w:t>
+                <w:t xml:space="preserve">hal-02540580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Secured Authentication Based on an Online Double Serial Adaptive Mechanism of Users' Keystroke Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Biometric Template Protection Schemes Based on a Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Society and eGovernments (ICDS) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701707v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Biometric Template Protection Schemes Based on a Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privacy Compliant Multi-biometric Authentication on Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vernois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620968v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Optimal Template Reductionfor Securing Embedded Fingerprint Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Towards a Secured Authentication Based on an Online Double Serial Adaptive Mechanism of Users' Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Society and eGovernments (ICDS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620971v1</w:t>
+                <w:t xml:space="preserve">hal-01701707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de données personnelles pour la sécurité sur Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Migdal</w:t>
+                <w:t xml:space="preserve">Towards an Optimal Template Reductionfor Securing Embedded Fingerprint Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie M Lebars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897737v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données personnelles et leurs protections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection de données personnelles pour la sécurité sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la sécurité informatique en Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540576v1</w:t>
+                <w:t xml:space="preserve">hal-01897737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les machines nous reconnaissent ? le cas de l'empreinte digitale</w:t>
+                <w:t xml:space="preserve">Les données personnelles et leurs protections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de l'école doctorale I2S de l’Université Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées de la sécurité informatique en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540590v1</w:t>
+                <w:t xml:space="preserve">hal-02540576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Dependent Template Update for Keystroke Dynamics Recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment les machines nous reconnaissent ? le cas de l'empreinte digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CyberWorlds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférences de l'école doctorale I2S de l’Université Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862159v1</w:t>
+                <w:t xml:space="preserve">hal-02540590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Biometric Strategy using Doddington Zoo Classification of User's Keystroke Dynamics</w:t>
+                <w:t xml:space="preserve">User Dependent Template Update for Keystroke Dynamics Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cherrier</w:t>
@@ -13011,6833 +12963,6855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CyberWorlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW.2018.00066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761086v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels a priori sont importants pour attaquer un système biométrique embarqué ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Adaptive Biometric Strategy using Doddington Zoo Classification of User's Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">14th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616841v1</w:t>
+                <w:t xml:space="preserve">hal-01761086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory carving can finally unveil your embedded personal data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gildas Avoine</w:t>
+                <w:t xml:space="preserve">Validation de Métriques de Qualité de Données Biométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang M Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie M Lebars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Availability, Reliability and Security (ARES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615205v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentification multi-biométrique sur mobile respectueuse de la vie privée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vernois</w:t>
+                <w:t xml:space="preserve">Fingerprint Class Recognition For Securing EMV Transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19ème Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591593v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentification biométrique pour le paiement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un Code Personnel d'Identité Respectueux de la Vie Privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Nouvelles Avancées en Sécurité des Systèmes d'Information"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540644v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de Métriques de Qualité de Données Biométriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Authentification basée sur des habitudes d’appel et garante de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+              <w:t xml:space="preserve">19ème Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591522v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprint Class Recognition For Securing EMV Transaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Privacy Preserving Transparent Mobile Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444422v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Code Personnel d'Identité Respectueux de la Vie Privée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Migdal</w:t>
+                <w:t xml:space="preserve">Quels a priori sont importants pour attaquer un système biométrique embarqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie M Lebars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598038v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentification basée sur des habitudes d’appel et garante de la vie privée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
+                <w:t xml:space="preserve">Memory carving can finally unveil your embedded personal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Avoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Availability, Reliability and Security (ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Reggio di calabria, Italy. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3098954.3098978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616840v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Preserving Transparent Mobile Authentication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
+                <w:t xml:space="preserve">Authentification multi-biométrique sur mobile respectueuse de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve"> 19ème Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659952v1</w:t>
+                <w:t xml:space="preserve">hal-01591593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Dates in Smart Card Dumps is as Hard as Finding a Needle in a Haystack</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authentification biométrique pour le paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security (WIFS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée "Nouvelles Avancées en Sécurité des Systèmes d'Information"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615218v1</w:t>
+                <w:t xml:space="preserve">hal-02540644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting False Identities in Social Networks by Trust Chains and Biometric Reinforcement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrieving Dates in Smart Card Dumps is as Hard as Finding a Needle in a Haystack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Avoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CyberWorlds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security (WIFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIFS.2017.8267663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589753v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d’indicateurs de confiance pour l’internaute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasting False Identities in Social Networks by Trust Chains and Biometric Reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Buccafurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Lax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Migdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Nicolazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Nocera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technopolice "L’identité numérique, sécurité et liberté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">CyberWorlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540638v1</w:t>
+                <w:t xml:space="preserve">hal-01589753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel Pruning for Fingerprint Quality Assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction d’indicateurs de confiance pour l’internaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Performance Testing Conference (IBPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, washington, United States</w:t>
+              <w:t xml:space="preserve">Journée technopolice "L’identité numérique, sécurité et liberté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338114v1</w:t>
+                <w:t xml:space="preserve">hal-02540638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel futur pour les mots de passe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pixel Pruning for Fingerprint Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Sécurité informatique : Mythes et réalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Biometric Performance Testing Conference (IBPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540649v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous One Time Biometrics With Pattern Based Authentication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel futur pour les mots de passe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Availability, Reliability and Security (ARES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">Colloque "Sécurité informatique : Mythes et réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338108v1</w:t>
+                <w:t xml:space="preserve">hal-02540649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'empreintes digitales a partir de paramètres structurels calculés sur une référence réduite de l'image</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Synchronous One Time Biometrics With Pattern Based Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Availability, Reliability and Security (ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338182v1</w:t>
+                <w:t xml:space="preserve">hal-01338108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Template Update with Adapted Thresholds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Mhenni</w:t>
+                <w:t xml:space="preserve">Analyse d'empreintes digitales a partir de paramètres structurels calculés sur une référence réduite de l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286813v1</w:t>
+                <w:t xml:space="preserve">hal-01338182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In what way is it possible to impersonate you bypassing fingerprint sensors ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
+                <w:t xml:space="preserve">Keystroke Template Update with Adapted Thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of the Biometrics Special Interest Group (BIOSIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375852v1</w:t>
+                <w:t xml:space="preserve">hal-01286813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion et biométrie douce pour la dynamique de frappe au clavier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">In what way is it possible to impersonate you bypassing fingerprint sensors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">15th International Conference of the Biometrics Special Interest Group (BIOSIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406711v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Carving in Embedded Devices: Separate the Wheat from the Chaff</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gildas Avoine</w:t>
+                <w:t xml:space="preserve">Fusion et biométrie douce pour la dynamique de frappe au clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Z Syed Idrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Applied Cryptography and Network Security (ACNS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338109v2</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous LoA Compliant Trust Evaluation Method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frey</w:t>
+                <w:t xml:space="preserve">Memory Carving in Embedded Devices: Separate the Wheat from the Chaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Avoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Applied Cryptography and Network Security (ACNS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Guilford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39555-5_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286834v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'enseignement du développement et de l'évaluation d'application carte par un outil venant de la recherche académique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vernois</w:t>
+                <w:t xml:space="preserve">A Continuous LoA Compliant Trust Evaluation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve"> International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295362v2</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Observe-and-Detect methodology for the security and functional testing of smart card applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'enseignement du développement et de l'évaluation d'application carte par un outil venant de la recherche académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286831v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295362v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvaBio Platform for the evaluation biometric system : Application to the optimization of the enrollment process for fingerprint device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z Yao</w:t>
+                <w:t xml:space="preserve">An Observe-and-Detect methodology for the security and functional testing of smart card applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Angers, France</w:t>
+              <w:t xml:space="preserve"> International Conference on Information Systems Security and Privacy (ICISSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096177v1</w:t>
+                <w:t xml:space="preserve">hal-01286831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Minutiae Selection Algorithms for ISO Fingerprint Templates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Vibert</w:t>
+                <w:t xml:space="preserve">Fingerprint Quality Assessment With Multiple Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Cyberworlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Gotland - Sweeden, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120639v1</w:t>
+                <w:t xml:space="preserve">hal-01195799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprint Quality Assessment With Multiple Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">EvaBio Platform for the evaluation biometric system : Application to the optimization of the enrollment process for fingerprint device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vernois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyberworlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Gotland - Sweeden, France</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195799v1</w:t>
+                <w:t xml:space="preserve">hal-01096177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprint Quality Assessment Combining Blind Image Quality, Texture and Minutiae Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z Yao</w:t>
+                <w:t xml:space="preserve">Comparative Study of Minutiae Selection Algorithms for ISO Fingerprint Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISSP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, http://www.icissp.org/Home.aspx, France</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097723v1</w:t>
+                <w:t xml:space="preserve">hal-01120639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Watermarking With Biometric Data For Copyright Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Barbier</w:t>
+                <w:t xml:space="preserve">Fingerprint Quality Assessment Combining Blind Image Quality, Texture and Minutiae Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES -MFSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICISSP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, http://www.icissp.org/Home.aspx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131845v1</w:t>
+                <w:t xml:space="preserve">hal-01097723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Assessment of Fingerprints with Minutiae Delaunay Triangulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z Yao</w:t>
+                <w:t xml:space="preserve">Image Watermarking With Biometric Data For Copyright Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">ARES -MFSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096174v1</w:t>
+                <w:t xml:space="preserve">hal-01131845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Minutiae Selection for Standard Minutiae Templates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Quality Assessment of Fingerprints with Minutiae Delaunay Triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Vibert</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Identity, Security and Behaviour Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150257v1</w:t>
+                <w:t xml:space="preserve">hal-01096174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics Performance Enhancement With Soft Biometrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">Blind Minutiae Selection for Standard Minutiae Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Identity, Security and Behavior Analysis (ISBA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Identity, Security and Behaviour Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115377v1</w:t>
+                <w:t xml:space="preserve">hal-01150257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of local and expected behaviors of a smart card application to detect software anomaly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+                <w:t xml:space="preserve">Keystroke Dynamics Performance Enhancement With Soft Biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Zulkarnain Syed Idrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumik Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Availability, Reliability and Security (ARES), International Workshop on Software Assurance (SAW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Identity, Security and Behavior Analysis (ISBA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188609v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilities of fuzzy vault schemes using biometric data with traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+                <w:t xml:space="preserve">Generation of local and expected behaviors of a smart card application to detect software anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnic, Croatia</w:t>
+              <w:t xml:space="preserve">International Conference on Availability, Reliability and Security (ARES), International Workshop on Software Assurance (SAW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146504v1</w:t>
+                <w:t xml:space="preserve">hal-01188609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatouage d'images avec des données biométriques révocables pour la preuve de propriété</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Barbier</w:t>
+                <w:t xml:space="preserve">Vulnerabilities of fuzzy vault schemes using biometric data with traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Lafkih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Mikram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Ghouzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnic, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990791v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biometric Sensor and Match-On-Card Evaluation platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felix Keita</w:t>
+                <w:t xml:space="preserve">Utility Validation of a New Fingerprint Quality Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biometric Performance Testing Conference (IBPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, gattersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988148v1</w:t>
+                <w:t xml:space="preserve">hal-00988135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Time Biometrics for Online Banking and Electronic Payment Authentication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Biométrie à usage unique pour la monétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audun Jøsang</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audun Josang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cross-Domain Conference and Workshop on Availability, Reliability, and Security (CD-ARES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076676v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility Validation of a New Fingerprint Quality Metric</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Tatouage d'images avec des données biométriques révocables pour la preuve de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Performance Testing Conference (IBPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, gattersburg, United States</w:t>
+              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988135v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biométrie à usage unique pour la monétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+                <w:t xml:space="preserve">Biometric Sensor and Match-On-Card Evaluation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lebouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audun Josang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Biometric Performance Testing Conference (IBPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, gattersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990776v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Embedded Applications By Evolutionary Fuzzing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vernois</w:t>
+                <w:t xml:space="preserve">One-Time Biometrics for Online Banking and Electronic Payment Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audun Jøsang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems, International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Cross-Domain Conference and Workshop on Availability, Reliability, and Security (CD-ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Fribourg, Switzerland. pp.179-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10975-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019978v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and Performance Evaluation Platform of Biometric Match On Card</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ninassi</w:t>
+                <w:t xml:space="preserve">Analysis of Embedded Applications By Evolutionary Fuzzing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile Applications and Security Management (ICMASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sousse, Tunisia. pp.6</w:t>
+              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems, International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rome, Italy. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848330v1</w:t>
+                <w:t xml:space="preserve">hal-01019978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologie et éthique : les données personnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation des données de e-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Murty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BANG (Bits Atomes Neurones Genes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, caen, France</w:t>
+              <w:t xml:space="preserve">Atelier pour la vie privée (APVP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001921v1</w:t>
+                <w:t xml:space="preserve">hal-00958437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de la biométrie et applications</w:t>
+                <w:t xml:space="preserve">Sans la biométrie, pas d'authentification de l'utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention sur les nouveaux moyens de paiement du Crédit Agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Technologies de l'Information et de la Communication (JDTIC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001923v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preimage Attack on BioHashing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+                <w:t xml:space="preserve">A Review on Authentication Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Zulkarnain Syed Idrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Reyjavik, Iceland. 8 p</w:t>
+              <w:t xml:space="preserve">International Malaysia-Ireland joint Symposium on Engineering, Science and Business (IMiEJS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015274v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online user's registration respecting privacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+                <w:t xml:space="preserve">Biometric Secret Path for Mobile User Authentication: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kumar Murty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mobile Applications and Security Management (ICMASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Sousse, Tunisia. 6 p</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Sousse, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999274v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprint Quality Assessment Using a No-Reference Image Quality Metric</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Security and Performance Evaluation Platform of Biometric Match On Card</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. p1-5</w:t>
+              <w:t xml:space="preserve">International Conference on Mobile Applications and Security Management (ICMASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sousse, Tunisia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001877v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de la vie privée dans le système de paiement 3D-Secure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technologie et éthique : les données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier pour la vie privée (APVP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">Colloque BANG (Bits Atomes Neurones Genes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958445v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des données de e-santé</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bases de la biométrie et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier pour la vie privée (APVP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">Convention sur les nouveaux moyens de paiement du Crédit Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958437v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sans la biométrie, pas d'authentification de l'utilisateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preimage Attack on BioHashing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Technologies de l'Information et de la Communication (JDTIC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography (SECRYPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Reyjavik, Iceland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001936v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Authentication Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">Online user's registration respecting privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Murty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Malaysia-Ireland joint Symposium on Engineering, Science and Business (IMiEJS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">International Conference on Mobile Applications and Security Management (ICMASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sousse, Tunisia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001906v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biometric Secret Path for Mobile User Authentication: A Preliminary Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marie</w:t>
+                <w:t xml:space="preserve">Fingerprint Quality Assessment Using a No-Reference Image Quality Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile Applications and Security Management (ICMASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sousse, Tunisia. pp.6</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. p1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848326v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker Recognition for Mobile User Authentication: An Android Solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ndiaga Faye</w:t>
+                <w:t xml:space="preserve">Protection de la vie privée dans le système de paiement 3D-Secure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mont De Marsan, France. pp.10</w:t>
+              <w:t xml:space="preserve">Atelier pour la vie privée (APVP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848318v1</w:t>
+                <w:t xml:space="preserve">hal-00958445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Biometrics Database: A Benchmark For Keystroke Dynamics Biometric Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syed Zulkarnain Syed Idrus</w:t>
+                <w:t xml:space="preserve">Speaker Recognition for Mobile User Authentication: An Android Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaga Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference BIOSIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Darmstadt, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont De Marsan, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999278v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contactless E-health Information System with Privacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+                <w:t xml:space="preserve">Soft Biometrics Database: A Benchmark For Keystroke Dynamics Biometric Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Zulkarnain Syed Idrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kumar Murty</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Cagliari, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE Conference BIOSIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Darmstadt, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999250v1</w:t>
+                <w:t xml:space="preserve">hal-00999278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le futur des transactions électroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Contactless E-health Information System with Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Murty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention Diebold</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cagliari, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001938v1</w:t>
+                <w:t xml:space="preserve">hal-00999250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new protocol to evaluate the resistance of template update systems against zero-effort attacks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le futur des transactions électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2013: Conference on Computer Vision and Pattern Recognition Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Convention Diebold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820379v1</w:t>
+                <w:t xml:space="preserve">hal-01001938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Biometrics For Keystroke Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">A new protocol to evaluate the resistance of template update systems against zero-effort attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bours</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Recognition (ICIAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2013: Conference on Computer Vision and Pattern Recognition Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Portland, United States. pp.131-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2013.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999089v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biometric authentication on mobile devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft Biometrics For Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Zulkarnain Syed Idrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention Orange Labs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Recognition (ICIAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Póvoa de Varzim, Portugal. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001939v1</w:t>
+                <w:t xml:space="preserve">hal-00999089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An e-payment architecture ensuring a high level of privacy protection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biometric authentication on mobile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Privacy in Communication Networks (SecureComm)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Convention Orange Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001929v1</w:t>
+                <w:t xml:space="preserve">hal-01001939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Evaluate Transformation Based Cancelable Biometric Systems?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An e-payment architecture ensuring a high level of privacy protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vernois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Murty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIST International Biometric Performance Testing Conference (IBPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Security and Privacy in Communication Networks (SecureComm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04283-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993469v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Provider Authentication Assurance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kent A. Vardemal</w:t>
+                <w:t xml:space="preserve">Can Chronological Information Be Used As A Soft Biometric In Keystroke Dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajendra Kumar</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Privacy, Security and Trust (PST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Intelligent Information Hiding and Multimedia Signal Processing (IIHMSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Piraeus, Greece. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998929v1</w:t>
+                <w:t xml:space="preserve">hal-00714261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFC et Biométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Evaluate Transformation Based Cancelable Biometric Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée JTE sur la technologie NFC (GDR ASR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">NIST International Biometric Performance Testing Conference (IBPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, gattersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001652v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la sécurité et de la protection de la vie privée des systèmes de gestion d'identités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Teimoorzadeh</w:t>
+                <w:t xml:space="preserve">Service Provider Authentication Assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audun Josang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kent A. Vardemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pasquet</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Privacy, Security and Trust (PST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001854v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Chronological Information Be Used As A Soft Biometric In Keystroke Dynamics?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NFC et Biométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Intelligent Information Hiding and Multimedia Signal Processing (IIHMSP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Piraeus, Greece. pp.1-4</w:t>
+              <w:t xml:space="preserve">Journée JTE sur la technologie NFC (GDR ASR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714261v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Acquisition Process for Keystroke Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+                <w:t xml:space="preserve">Analyse de la sécurité et de la protection de la vie privée des systèmes de gestion d'identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Teimoorzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Biometrics Special Interest Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Darmstadt, Germany. pp.123--134</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730381v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sécurité d'un système biométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Acquisition Process for Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
+              <w:t xml:space="preserve">International Conference of the Biometrics Special Interest Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Darmstadt, Germany. pp.123--134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001850v1</w:t>
+                <w:t xml:space="preserve">hal-00730381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance du genre par analyse de dynamique de frappe au clavier sur texte libre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
+                <w:t xml:space="preserve">A Preliminary Study of a New Soft Biometric Recognition for Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Zulkarnain Syed Idrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR-SSI 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cabourg, France, France. pp.111-118</w:t>
+              <w:t xml:space="preserve">9th Summer School for Advanced Studies on Biometrics for Secure Authentication: Understanding Man Machine Interactions in Forensics and Security Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alghero, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700618v1</w:t>
+                <w:t xml:space="preserve">hal-00789370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study of a New Soft Biometric Recognition for Keystroke Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">Evaluation de la sécurité d'un système biométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Summer School for Advanced Studies on Biometrics for Secure Authentication: Understanding Man Machine Interactions in Forensics and Security Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Alghero, Sardinia, Italy</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789370v1</w:t>
+                <w:t xml:space="preserve">hal-01001850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the password security with keystroke dynamics</w:t>
               </w:r>
@@ -19886,122 +19860,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biométrie révocable : principes et limites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+                <w:t xml:space="preserve">Reconnaissance du genre par analyse de dynamique de frappe au clavier sur texte libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de Protection de la Vie Privée (APVP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ile de Groix, France. 6 p</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR-SSI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cabourg, France, France. pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998931v1</w:t>
+                <w:t xml:space="preserve">hal-00700618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario Based Evaluation of Biometric Sensor</w:t>
               </w:r>
@@ -20089,4638 +20063,4629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la qualité de données biométriques morphologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">La biométrie révocable : principes et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque COmpression et REprésentation des Signaux Audio-visuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lille, France. 6 p</w:t>
+              <w:t xml:space="preserve">Atelier de Protection de la Vie Privée (APVP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ile de Groix, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806229v1</w:t>
+                <w:t xml:space="preserve">hal-00998931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Template Update System for Unimodal Biometric Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
+                <w:t xml:space="preserve">Évaluation de la qualité de données biométriques morphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Washington, District of Columbia, USA, France. pp.1--7</w:t>
+              <w:t xml:space="preserve">colloque COmpression et REprésentation des Signaux Audio-visuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714241v1</w:t>
+                <w:t xml:space="preserve">hal-00806229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-Based Benchmark for Keystroke Dynamics Biometric Systems: A Statistical Analysis</w:t>
+                <w:t xml:space="preserve">Hybrid Template Update System for Unimodal Biometric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Intelligent Information Hiding and Multimedia Signal Processing (IIHMSP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Piraeus, Greece. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Washington, District of Columbia, USA, France. pp.1--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714251v1</w:t>
+                <w:t xml:space="preserve">hal-00714241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security EvaBio: An Analysis Tool for the Security Evaluation of Biometric Authentication Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web-Based Benchmark for Keystroke Dynamics Biometric Systems: A Statistical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics (ICB), 2012 5th IAPR International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, new delhi, India</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Intelligent Information Hiding and Multimedia Signal Processing (IIHMSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Piraeus, Greece. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990521v1</w:t>
+                <w:t xml:space="preserve">hal-00714251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture based Fingerprint BioHashing: Attacks and Robustness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">Security EvaBio: An Analysis Tool for the Security Evaluation of Biometric Authentication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IAPR International Conference on Biometrics (ICB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, new delhi, India. pp.7</w:t>
+              <w:t xml:space="preserve">Biometrics (ICB), 2012 5th IAPR International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, new delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993387v1</w:t>
+                <w:t xml:space="preserve">hal-00990521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Biometric Template Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
+                <w:t xml:space="preserve">Texture based Fingerprint BioHashing: Attacks and Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Performance Testing Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Gaithersburg, MD, USA, United States. pp.1--6</w:t>
+              <w:t xml:space="preserve">IEEE/IAPR International Conference on Biometrics (ICB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, new delhi, India. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674551v1</w:t>
+                <w:t xml:space="preserve">hal-00993387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge-based speaker recognition for mobile authentication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Biometric Template Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Biometrics Special Interest Group (BIOSIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Darmstadt, Germany. 7 p</w:t>
+              <w:t xml:space="preserve">International Biometric Performance Testing Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Gaithersburg, MD, USA, United States. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998932v1</w:t>
+                <w:t xml:space="preserve">hal-00674551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy compliant mobile biometric authentication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenge-based speaker recognition for mobile authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mossab Baloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finse winter school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Finse, Norway</w:t>
+              <w:t xml:space="preserve">International Conference of the Biometrics Special Interest Group (BIOSIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Darmstadt, Germany. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001874v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle SVM pour l'évaluation de la qualité de données biométriques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privacy compliant mobile biometric authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.3</w:t>
+              <w:t xml:space="preserve">Finse winter school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Finse, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806765v1</w:t>
+                <w:t xml:space="preserve">hal-01001874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the robustness of a cancelable biometric system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des systèmes biométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR SSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée GDR ISIS, GT SCATI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990796v1</w:t>
+                <w:t xml:space="preserve">hal-01001879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
+                <w:t xml:space="preserve">A SVM-Based Model for the evaluation of biometric sample quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security Science and Technology (ICSST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence - CIBIM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.115-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIBIM.2011.5949212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991149v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Chronological Information Be Used As A Soft Biometric In Keystroke Dynamics ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+                <w:t xml:space="preserve">Un modèle SVM pour l'évaluation de la qualité de données biométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school in Advanced Studies on Biometrics for Secure Authentication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002649v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Distributed Benchmarking Tool For Biometrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+                <w:t xml:space="preserve">Study of the robustness of a cancelable biometric system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le-Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999891⟩</w:t>
+              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Ile de Ré, France. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAR-SSI.2011.5931387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993289v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des systèmes biométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Security Evaluation of Biometric Authentication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR ISIS, GT SCATI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Security Science and Technology (ICSST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, melbourne, Australia. pp.167-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001879v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SVM-Based Model for the evaluation of biometric sample quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Chronological Information Be Used As A Soft Biometric In Keystroke Dynamics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series in Computational Intelligence - CIBIM workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Summer school in Advanced Studies on Biometrics for Secure Authentication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Alghero, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992462v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mobile contactless point of sale enhanced by the NFC technology and a match-on-card signature verification algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Alimi</w:t>
+                <w:t xml:space="preserve">Toward a Distributed Benchmarking Tool For Biometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Mobility event in NFC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, istanbul, Turkey. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000223v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Cancelable Biometric Systems: Application to Finger-Knuckle-Prints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+                <w:t xml:space="preserve">A mobile contactless point of sale enhanced by the NFC technology and a match-on-card signature verification algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Hand-Based Biometrics (ICHB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, -, Hong Kong SAR China. pp.7</w:t>
+              <w:t xml:space="preserve">Smart Mobility event in NFC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993304v1</w:t>
+                <w:t xml:space="preserve">hal-01000223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Template Update Strategies for Keystroke Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+                <w:t xml:space="preserve">Evaluation of Cancelable Biometric Systems: Application to Finger-Knuckle-Prints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.21-28</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Hand-Based Biometrics (ICHB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, -, Hong Kong SAR China. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587106v2</w:t>
+                <w:t xml:space="preserve">hal-00993304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial : Etat des lieux de la recherche en biométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Template Update Strategies for Keystroke Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la sécurité des architectures réseaux et des systèmes d'information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cabourg, France</w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001432v1</w:t>
+                <w:t xml:space="preserve">hal-00587106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on color spaces for single image enrolment face authentication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tutorial : Etat des lieux de la recherche en biométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition (ICPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur la sécurité des architectures réseaux et des systèmes d'information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cabourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990881v1</w:t>
+                <w:t xml:space="preserve">hal-01001432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure and Privacy Preserving Management of Biometric Templates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rima Belguechi</w:t>
+                <w:t xml:space="preserve">Evaluation of Human Detection Algorithms in Image Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.134--145</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Macquarie University, Dec 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995067v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentification faiblement contrainte par dynamique de frappe au clavier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+                <w:t xml:space="preserve">L'usage de la biométrie est il contradictoire avec le respect de la vie privée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dijana Petrovska-Delacrétaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kanade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.8</w:t>
+              <w:t xml:space="preserve">WISG 2010: Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR CSOG, Université de technologie de Troyes, Jan 2010, Troyes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472618v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Learning For Multibiometrics Systems Using Genetic Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+                <w:t xml:space="preserve">Subjective evaluation of image understanding results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2010 International Conference on High Performance Computing &amp; Simulation (HPCS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.268-273</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, aalborg, Denmark. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503096v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Cost and Usable Multimodal Biometric System Based on Keystroke Dynamics and 2D Face Recognition</w:t>
+                <w:t xml:space="preserve">Authentification faiblement contrainte par dynamique de frappe au clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00503103v1</w:t>
+                <w:t xml:space="preserve">hal-00472618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentification révocable pour la vérification basée texture d'empreintes digitales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Secure and Privacy Preserving Management of Biometric Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Belguechi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone en Reconnaissance des Formes et l'Intelligence Artificielle (RFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.134--145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999444v1</w:t>
+                <w:t xml:space="preserve">hal-00995067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Learning For Multibiometrics Systems Using Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2010 International Conference on High Performance Computing &amp; Simulation (HPCS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.268-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991086v1</w:t>
+                <w:t xml:space="preserve">hal-00503096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral biometrics: an emergent multibiometric approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study on color spaces for single image enrolment face authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwartzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multispectral Imaging and Biometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istamboul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999571v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancelable authentication based on fingerprints texture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Authentification révocable pour la vérification basée texture d'empreintes digitales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International sur les Modèles, Optimisation et Sécurité des Systèmes ICMOSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tiaret, Algeria</w:t>
+              <w:t xml:space="preserve">Congrès Francophone en Reconnaissance des Formes et l'Intelligence Artificielle (RFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999566v1</w:t>
+                <w:t xml:space="preserve">hal-00999444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Cost and Usable Multimodal Biometric System Based on Keystroke Dynamics and 2D Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995114v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Biometric Systems: An SVM-Based Quality index</w:t>
+                <w:t xml:space="preserve">A study of users' acceptance and satisfaction of biometric systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Carnahan Conference on Security Technology (ICCST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCST.2010.5678678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995094v1</w:t>
+                <w:t xml:space="preserve">hal-00991086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Detection with a Multi-sensors Stereovision System</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multispectral biometrics: an emergent multibiometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multispectral Imaging and Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13681-8_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00545510v1</w:t>
+                <w:t xml:space="preserve">hal-00999571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Human Detection Algorithms in Image Sequences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Emile</w:t>
+                <w:t xml:space="preserve">Cancelable authentication based on fingerprints texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Macquarie University, Dec 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Congrès International sur les Modèles, Optimisation et Sécurité des Systèmes ICMOSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tiaret, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00545507v1</w:t>
+                <w:t xml:space="preserve">hal-00999566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage de la biométrie est il contradictoire avec le respect de la vie privée ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rima Belguechi</w:t>
+                <w:t xml:space="preserve">Sift Based Recognition of Finger Knuckle Print</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG 2010: Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR CSOG, Université de technologie de Troyes, Jan 2010, Troyes, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999464v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective evaluation of image understanding results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
+                <w:t xml:space="preserve">Evaluation of Biometric Systems: An SVM-Based Quality index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, aalborg, Denmark. pp.0-0</w:t>
+              <w:t xml:space="preserve">The third Norsk Information security conference (NISK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gjovik, Norway. pp.57--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991064v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohashing for securing fingerprint minutiae templates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Belguechi</w:t>
+                <w:t xml:space="preserve">Human Detection with a Multi-sensors Stereovision System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition (ICPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Trois-Rivières, Canada. pp.228-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13681-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990808v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an algorithmic solution be proposed that helps the CNIL to guarantee the privacy of our biometric data ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Biohashing for securing fingerprint minutiae templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG 2010 : Workshop Interdisciplinaire sur la Sécurite Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanboul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305090v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for a Robust Human Detection in Images Sequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
+                <w:t xml:space="preserve">Can an algorithmic solution be proposed that helps the CNIL to guarantee the privacy of our biometric data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dijana Petrovska-Delacrétaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kanade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WISG 2010 : Workshop Interdisciplinaire sur la Sécurite Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00545516v1</w:t>
+                <w:t xml:space="preserve">hal-01305090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'humains avec un système de stéréo-vision multi-capteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Abnormal events detection based on spatio-temporal co-occurences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Emile</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatesh Saligrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PRC-ISIS ((Information, Signal, Image et ViSion)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2009.5206686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999343v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palm vein verification system based on SIFT matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche propose, la société dispose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference, ICB 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472805v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics Authentication For Collaborative Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+                <w:t xml:space="preserve">A Minutiae level fusion for AFIS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432764v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the Convergence of FingerHashing and a Secured Biometric System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Belguechi</w:t>
+                <w:t xml:space="preserve">A General Framework for a Robust Human Detection in Images Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procceedings of the International Conférence Internationale sur l'Informatique et ses Applications (CIIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Xi'an, Shanxi, China. pp.244 - 249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIG.2009.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989814v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la présence humaine et caractérisation de l'activité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Détection d'humains avec un système de stéréo-vision multi-capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, Groupe d'Etudes du Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">GDR PRC-ISIS ((Information, Signal, Image et ViSion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545529v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal events detection based on spatio-temporal co-occurences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Venkatesh Saligrama</w:t>
+                <w:t xml:space="preserve">Palm vein verification system based on SIFT matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2009.5206686⟩</w:t>
+              <w:t xml:space="preserve">Third International Conference, ICB 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Alghero, Italy. pp.1290-1298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01793-3_130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545513v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche propose, la société dispose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Keystroke Dynamics Authentication For Collaborative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.172--179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2009.5067478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999354v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Minutiae level fusion for AFIS systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Study on the Convergence of FingerHashing and a Secured Biometric System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1-5</w:t>
+              <w:t xml:space="preserve">Procceedings of the International Conférence Internationale sur l'Informatique et ses Applications (CIIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saida, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999371v1</w:t>
+                <w:t xml:space="preserve">hal-00989814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Metric for Image understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+                <w:t xml:space="preserve">Détection de la présence humaine et caractérisation de l'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI, Groupe d'Etudes du Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958185v1</w:t>
+                <w:t xml:space="preserve">inria-00545529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study Of Local Descriptors For Measuring Object Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24752,3356 +24717,3460 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image and Graphics (ICIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIG.2009.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GREYC Keystroke: a Benchmark for Keystroke Dynamics Biometric Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
+                <w:t xml:space="preserve">Evaluation Metric for Image understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339051⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.4381 - 4384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432768v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'évaluation globale d'algorithmes d'interprétation d'images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
+                <w:t xml:space="preserve">GREYC Keystroke: a Benchmark for Keystroke Dynamics Biometric Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PRC-ISIS (Information, Signal, Image et ViSion)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999348v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérifier l'identité d'une entité et l'application de l'authentification biométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'évaluation globale d'algorithmes d'interprétation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rendez-vous de la Sécurité de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR PRC-ISIS (Information, Signal, Image et ViSion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999433v1</w:t>
+                <w:t xml:space="preserve">hal-00999348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research issues in FingerHashing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vérifier l'identité d'une entité et l'application de l'authentification biométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale des Technologies de l'Information et de la Communication: CITIC'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sétif, Algeria</w:t>
+              <w:t xml:space="preserve">Colloque Rendez-vous de la Sécurité de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999369v1</w:t>
+                <w:t xml:space="preserve">hal-00999433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Trends in Biometric Authentication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research issues in FingerHashing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Belguechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems (SHPCS), The IEEE International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale des Technologies de l'Information et de la Communication: CITIC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sétif, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989893v1</w:t>
+                <w:t xml:space="preserve">hal-00999369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keystroke Dynamics With Low Constraints SVM Based Passphrase Enrollment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Trends in Biometric Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339028⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems (SHPCS), The IEEE International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5192078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432775v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An E-banking platform for collaborative work between Education, Industry and Research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vernois</w:t>
+                <w:t xml:space="preserve">Keystroke Dynamics With Low Constraints SVM Based Passphrase Enrollment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Biometrics: Theory, Applications and Systems (BTAS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BTAS.2009.5339028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277651v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOPAS: a low cost and secure solution ofr e-commerce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Face Authentication For Banking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vacquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Irvine, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">First International Conference on Advances in Computer-Human Interaction (ACHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Sainte luce, France. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277650v1</w:t>
+                <w:t xml:space="preserve">hal-00255972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection de la Presence Humaine par Vision Infrarouge : Application a la Gestion de l'energie electrique dans l'habitat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
+                <w:t xml:space="preserve">An E-banking platform for collaborative work between Education, Industry and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Pôle Capteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Bourges, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256015v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and evaluation of commonly-implemented background subtraction algorithms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
+                <w:t xml:space="preserve">SOPAS: a low cost and secure solution ofr e-commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vacquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Irvine, United States. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545518v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Authentication For Banking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Pasquet</w:t>
+                <w:t xml:space="preserve">Detection de la Presence Humaine par Vision Infrarouge : Application a la Gestion de l'energie electrique dans l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Advances in Computer-Human Interaction (ACHI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Sainte luce, France. pp.137-142</w:t>
+              <w:t xml:space="preserve">Conférence Pôle Capteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Bourges, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255972v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity-Based Matching for Face Authentication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review and evaluation of commonly-implemented background subtraction algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761860⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Tampa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2008.4760998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846773v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensor system using computer vision for the level measurement in oil tankers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similarity-Based Matching for Face Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Tampa, Florida, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288452v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Payment With NFC Mobile Phones In The Smart Touch Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Reynaud</w:t>
+                <w:t xml:space="preserve">Optical sensor system using computer vision for the level measurement in oil tankers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on E-Transactions Systems (ETS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, United Kingdom. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256675v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Protocol for Localization Metrics Application to a Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+                <w:t xml:space="preserve">Secure Payment With NFC Mobile Phones In The Smart Touch Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Workshop on E-Transactions Systems (ETS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288451v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real Time Human Detection System Based on Far Infrared Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+                <w:t xml:space="preserve">Evaluation Protocol for Localization Metrics Application to a Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288450v1</w:t>
+                <w:t xml:space="preserve">hal-00288451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Supervised Evaluation Criterion for Region Based Segmentation Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+                <w:t xml:space="preserve">A Real Time Human Detection System Based on Far Infrared Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496913v1</w:t>
+                <w:t xml:space="preserve">hal-00288450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching between telemetric measures and images for mobile robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couverture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Couverture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+                <w:t xml:space="preserve">Cyril Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIG 2007. Fourth International Conference on imagen and graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Chengdu - Sichuan, China. pp. 747-752, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIG.2007.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on foreground detection algorithms for human detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Emile</w:t>
+                <w:t xml:space="preserve">A New Supervised Evaluation Criterion for Region Based Segmentation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIG.2007.68⟩</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Delft, The Netherlands, France. pp.439-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00545523v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of invariant descriptors for face recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Toinard</w:t>
+                <w:t xml:space="preserve">Comparative study on foreground detection algorithms for human detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSP 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICOSP.2006.345723⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Chengdu, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIG.2007.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460993v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised evaluation of synthetic and real contour segmentation results</w:t>
+                <w:t xml:space="preserve">Adaptative evaluation of image segmentation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yujing Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Pattern Recognition (ICPR'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Hong Kong, China. pp.399-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496923v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive tree recovery using genetic algorithms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Toinard</w:t>
+                <w:t xml:space="preserve">Evaluation methodologies of image processing: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 8th international Conference on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Guilin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOSP.2006.345709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461021v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative evaluation of image segmentation results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+                <w:t xml:space="preserve">Comparative study of invariant descriptors for face recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Pattern Recognition (ICPR'06)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.214⟩</w:t>
+              <w:t xml:space="preserve">ICSP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOSP.2006.345723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496915v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation methodologies of image processing: An overview</w:t>
+                <w:t xml:space="preserve">Supervised evaluation of synthetic and real contour segmentation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Emile</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 8th international Conference on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496916v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape modeling with genetic programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Constructive tree recovery using genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Saffrey</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mirenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Toinard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Laval, France. pp.235-241</w:t>
+              <w:t xml:space="preserve">VIIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Palma De Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461000v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary computation approaches for shape modelling and fitting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+                <w:t xml:space="preserve">Shape modeling with genetic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pauron</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Latinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuguese Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Laval, France. pp.235-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461016v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised evaluation of image segmentation application to multi-spectral images</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary computation approaches for shape modelling and fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Pattern Recognition, 2004. ICPR 2004.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2004.1334206⟩</w:t>
+              <w:t xml:space="preserve">Portuguese Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Covilhã, Portugal. pp.144-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11595014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496921v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape recovery and functional modeling using genetic algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Toinard</w:t>
+                <w:t xml:space="preserve">Unsupervised evaluation of image segmentation application to multi-spectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRIC 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Pattern Recognition, 2004. ICPR 2004.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Cambridge, France. pp.576-579 Vol.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2004.1334206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461170v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3d shape reconstruction of template models using genetic algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Shape recovery and functional modeling using genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR'04</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VRIC 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Laval, France. pp.227-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461168v1</w:t>
+                <w:t xml:space="preserve">hal-00461170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation of an industrial vision system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Benali</w:t>
+                <w:t xml:space="preserve">3d shape reconstruction of template models using genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marché</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Measurement and Control in Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, France. pp.269-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2004.1334158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053202v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teleoperation of an industrial vision system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Measurement and Control in Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of telerobotic computer vision system in manufacturing control process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28111,126 +28180,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyboard activity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Haytom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3146526A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede et dispositif pour identifier un individu a partir d'une donnee biometrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Falade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28252,73 +28321,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP4100870A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede de detection d'attaque par presentation pour des empreintes digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes Falade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28340,100 +28409,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021209412A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy Preserving E-Payment Architecture, Systems, and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28454,165 +28523,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 2014/0108,262. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de gestion d’identité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Teimoorzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP2584808 (A1). 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28622,363 +28691,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI, Human Communication, and the Challenges of Digital Addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Noorulfakhri Yaacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Zulkarnain Syed Idrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Nor Ashiqin Wan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Ahmad Jaafar Bin Wan Yahaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGI Global Scientific Publishing, 2025, Advances in Computational Intelligence and Robotics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/979-8-3373-5606-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CYBER SECURITY Identifying you by your Typing Rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Noorulfakhri Yaacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Zulkarnain Syed Idrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penerbit Universiti Malaysia Perlis, 2024, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58915/bk2023.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep biometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Tsun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Crookes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weizhi Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">springer, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28988,113 +29057,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic careers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Ecole doctorale MIIS, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061016v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital forensics: Multimedia and text carving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29103,113 +29172,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Finse Cybersecurirty Winter School, Norway. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations trends in biometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Caen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29219,100 +29288,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d'un système adaptatif de segmentation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00194453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29322,91 +29391,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'évaluation d'algorithmes de traitement d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université d'Orléans, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00194404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29416,449 +29485,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biometrics and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Security 2: Biometrics, Video Surveillance and Multimedia Encryption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119987390.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biométrie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité multimédia 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.9-40, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9027.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les identités numériques et l'authentification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 défis de la cybersécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evabio a new modular platform to evaluate biometric system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charrier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems Security and Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-319-27668-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprint Quality Assessment: Matching Performance and Image Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29894,96 +29963,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jiang, R., Al-Madeed, S., Bouridane, A., Crookes, D., Beghdadi, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometric Security and Privacy: Opportunities &amp; Challenges in The Big Data Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-319-47301-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy and Security Assessment of Biometric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30016,73 +30085,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge scholar publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Security and Privacy of Biometric Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Biometric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30101,92 +30170,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends and develoments in biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 980-953-307-576-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/52084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multibiométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30228,73 +30297,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal et de l'image pour la biométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, Chapitre 9, 2012, 9782746238992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances d'un système biométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30349,73 +30418,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal et de l'image pour la biométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, Chapitre 11 - 23 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keystroke Dynamics Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30434,106 +30503,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, chapitre 8, 2011, 978-953-307-618-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/17064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview on Privacy Preserving Biometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Belguechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30574,722 +30643,722 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Application in Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.65-84, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-cost and secure solution for e-commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vacquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Web Intelligence: Advanced Information and Knowledge Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer verlag, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation Of Behavioral Biometric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book on Behavioral Biometrics for Human Identification: Intelligent Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI, pp.21, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-725-6.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Of Medical Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delgorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Advanced Techniques in Diagnostic Imaging and Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.447-459, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-314-2.ch028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biometric authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.1-12, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-026-4.ch059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of the Volumetric Models Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kartasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.214-238, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security for electronic commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI, pp.1-13, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised and Supervised Image Segmentation Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31321,70 +31390,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Image and Video Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.365-393, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-59140-753-9.ch018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31394,65 +31463,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases evaluation for biometric system certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaira Neily Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Di Manno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31493,900 +31562,1033 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Privacy Preserving E-Payment Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference, FC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Okinawa, Japan. 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39884-1_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport du Lot 3 du projet COMPROMIS (PEPR Cybersécurité) - 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France 2030 PEPR Cybersécurité. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCHAD-100: A Cross-Cultural Keystroke Dynamics Dataset from 100 Chadian Participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baimi Badjoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmat Mahamat Daouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Dataport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21227/1ms3-c717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Conference on Cyberworlds, CW 2023, Sousse, Tunisia, October 3-5, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Sourina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preface of the proceedinds of IEEE Cyberworlds conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Conference on Cyberworlds, CW 2022, Kanazawa, Japan, September 27-29, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Takeshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoran Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Sourina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preface of the proceeding of IEEE Cyberworlds conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Conference on Cyberworlds, CW 2021, Caen, France, September 28-30, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Sourina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preface of the IEEE Cyberworlds conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CW52790.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Conference on Cyberworlds, CW 2020, Online, September 29-October 1 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preface of the IEEE Cyberworlds conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Conference on Cyberworlds, CW 2018, Singapore, October 3-5, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Sourina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Erdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preface of the IEEE Cyberworlds conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId597"/>
+      <w:footerReference w:type="default" r:id="rId602"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32533,51 +32735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouidad Belguechi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-025-00198-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964484v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahmane Wone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Di Manno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBIOM.2025.3545308" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103586" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buccafurri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lax" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Migdal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Musarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3346691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Falade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cremer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-024-01283-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu An" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-024-00559-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04094215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Bars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2023.1146034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yris Brice Wandji Piugie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/bme2.12115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185410" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.03.056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mhenni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2019.02.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atighehchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ghammam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.07.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Pisani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Poh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701657v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Plateaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacharme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vernois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Coquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2018.01.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Belguechi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun J&#248;sang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miralab&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Klevjer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Varmedal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40493-014-0009-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zulkarnain Syed Idrus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ait-Aoudia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-bmt.2012.0039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vernois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9PXBR9F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2012.044062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Rudz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Allam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhaddaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-009-0040-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3456695" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Choksuriwong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mignotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2007.903841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chabrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/96306" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgorge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosenberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vieyres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.883088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courreges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bassit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novales" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/titb.2004.840062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1760082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1557152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272973v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123425v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaira Neily Sanon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Diers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baimi Badjoua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmat Mahamat Daouda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297899v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Florent Tsafack Piugie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTE-Tech62477.2024.10851102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504821v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ra Neily Sanon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chouikhi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Senhaji Hafid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062214v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04094197v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748579v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l di Manno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779797v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Magotti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010577507470753" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779793v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW52790.2021.00056" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Guiga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010576407410746" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281104v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW52790.2021.00053" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436063v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371619v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW49994.2020.00051" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779795v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW49994.2020.00046" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Haytom" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zhu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R&#233;gnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009874104510458" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265662v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265671v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387786v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265663v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152100v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659935v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620972v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862157v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862169v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Dafer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00072" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Nicolazzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Nocera" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620969v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620971v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vibert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie M Lebars" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897737v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540576v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00066" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01761086v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616841v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vibert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615205v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gougeon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098954.3098978" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591593v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540644v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang M Yao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616840v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hatin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659952v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2017.8267663" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540638v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540649v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338108v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338182v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286813v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375852v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Christophe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406711v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Z Syed Idrus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338109v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39555-5_32" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286834v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295362v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Jolly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120639v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195799v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131845v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096174v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115377v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumik Mondal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146504v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Lafkih" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Mikram" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ghouzali" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990791v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988148v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lebouteiller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keita" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076676v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10975-6_14" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990776v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Josang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019978v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848330v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001923v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015274v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999274v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Murty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001877v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958445v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958437v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001936v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001906v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848326v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848318v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taam" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Faye" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999278v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001938v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820379v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.27" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999089v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001939v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001929v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04283-1_19" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993469v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998929v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent A. Vardemal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Kumar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001652v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714261v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730381v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001850v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700618v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789370v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998931v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998956v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaforge" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806229v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714241v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714251v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990521v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993387v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674551v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998932v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossab Baloul" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001874v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806765v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990796v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le-Goff" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAR-SSI.2011.5931387" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002649v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993289v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999891" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001879v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000223v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993304v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587106v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001432v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990881v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.311" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995067v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472618v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503096v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999444v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999571v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999566v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Aoudia" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995094v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545510v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_27" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545507v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999464v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Petrovska-Delacr&#233;taz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kanade" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991064v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990808v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ait Aoudia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305090v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545516v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.172" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999343v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Ladoux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01793-3_130" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432764v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067478" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989814v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545529v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545513v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Saligrama" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2009.5206686" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999354v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999371v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958185v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413548" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989887v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.38" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432768v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339051" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999348v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999433v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999369v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989893v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5192078" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339028" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277651v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277650v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vacquez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256015v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545518v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4760998" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846773v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761860" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288452v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256675v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reynaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288451v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288450v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496913v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_40" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH620M4Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659782v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couverture" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.127" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545523v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.68" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460993v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2006.345723" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496923v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Zhang" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461021v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fayolle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirenkov" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496915v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.214" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496916v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emile" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2006.345709" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461000v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Latinier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saffrey" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461016v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pauron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11595014" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496921v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334206" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461170v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461168v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334158" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053202v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre March&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053201v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863810v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392508v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392514v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077122v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077224v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395793v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Noorulfakhri Yaacob" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Nor Ashiqin Wan Ali" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Ahmad Jaafar Bin Wan Yahaya" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3373-5606-8" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929745v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58915/bk2023.032" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448024v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jiang" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Tsun Li" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Crookes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhi Meng" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061016v2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060995v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061062v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194453v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194404v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392558v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371647v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9027.ch1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539691v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375595v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406677v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319473000" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101552v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102062v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52084" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990373v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17064" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992461v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999437v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989898v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delgorge" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-314-2.ch028" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288446v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cuozzo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-026-4.ch059" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288449v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kartasheva" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288447v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuozzo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496911v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-753-9.ch018" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504845v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998962v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Marty" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39884-1_38" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q1D463WG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389114v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21227/1ms3-c717" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392551v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sourin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sourina" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392539v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Takeshima" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Xie" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392530v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW52790.2021" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078240v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091432v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Erdt" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouidad Belguechi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-025-00198-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964484v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahmane Wone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Di Manno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBIOM.2025.3545308" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103586" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buccafurri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lax" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Migdal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Musarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3346691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Falade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cremer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-024-01283-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu An" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-024-00559-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04094215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Bars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2023.1146034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yris Brice Wandji Piugie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/bme2.12115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185410" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.03.056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mhenni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2019.02.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atighehchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ghammam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.07.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Pisani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Poh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701657v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Plateaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacharme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vernois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Coquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2018.01.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Belguechi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun J&#248;sang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miralab&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Klevjer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Varmedal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40493-014-0009-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zulkarnain Syed Idrus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ait-Aoudia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-bmt.2012.0039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartzmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vernois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBM.2012.047644" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9PXBR9F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2012.044062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBIM.2011.5949212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Rudz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.03.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Allam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhaddaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-009-0040-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3456695" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256677v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Choksuriwong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mignotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2007.903841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chabrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/96306" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgorge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosenberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poisson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vieyres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2006.883088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courreges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bassit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novales" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/titb.2004.840062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1760082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Chehdi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1557152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509764v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272973v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaira Neily Sanon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Diers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171264v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209679v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baimi Badjoua" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmat Mahamat Daouda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297899v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209570v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Florent Tsafack Piugie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437508v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chouikhi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Senhaji Hafid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061532v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041116v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTE-Tech62477.2024.10851102" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ra Neily Sanon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04094197v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748579v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l di Manno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779797v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436063v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372148v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Magotti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010577507470753" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW52790.2021.00056" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Guiga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010576407410746" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281104v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW52790.2021.00053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371619v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW49994.2020.00051" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371611v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW49994.2020.00046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Haytom" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zhu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R&#233;gnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009874104510458" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265662v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388636v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126985v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265663v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152100v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Dafer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00072" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659959v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Nicolazzo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Nocera" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659935v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862152v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00068" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620972v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862157v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540580v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701707v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vibert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie M Lebars" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW.2018.00066" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01761086v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591522v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang M Yao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444422v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vibert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598038v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hatin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659952v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616841v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615205v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gougeon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098954.3098978" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540644v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2017.8267663" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540638v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338114v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540649v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338108v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286813v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375852v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Christophe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406711v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Z Syed Idrus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338109v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39555-5_32" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286834v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295362v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Jolly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195799v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120639v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097723v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131845v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096174v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumik Mondal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146504v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Lafkih" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Mikram" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ghouzali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988135v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990776v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Josang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988148v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lebouteiller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Keita" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076676v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10975-6_14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019978v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Murty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001936v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001906v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848326v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848330v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001921v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001923v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015274v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999274v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001877v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958445v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848318v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Taam" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Faye" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999278v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999250v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001938v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2013.27" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999089v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001929v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04283-1_19" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714261v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993469v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998929v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent A. Vardemal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Kumar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730381v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789370v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001850v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700618v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998956v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaforge" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998931v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806229v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714241v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714251v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990521v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993387v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674551v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998932v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossab Baloul" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001874v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001879v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992462v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806765v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990796v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le-Goff" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAR-SSI.2011.5931387" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991149v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002649v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993289v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999891" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000223v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993304v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587106v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001432v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545507v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999464v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Petrovska-Delacr&#233;taz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kanade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991064v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472618v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995067v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503096v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990881v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.311" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999444v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503103v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.282" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991086v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2010.5678678" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999571v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999566v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Aoudia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995114v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545510v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_27" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990808v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ait Aoudia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305090v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545513v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Saligrama" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2009.5206686" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999354v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999371v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545516v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.172" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999343v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472805v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Ladoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01793-3_130" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432764v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067478" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989814v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545529v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989887v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.38" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958185v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413548" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432768v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339051" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999348v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999433v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999369v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989893v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5192078" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432775v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339028" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277651v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277650v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vacquez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256015v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545518v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4760998" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846773v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761860" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288452v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256675v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reynaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288451v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288450v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659782v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couverture" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.127" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496913v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_40" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WH620M4Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545523v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2007.68" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496915v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.214" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496916v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Emile" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2006.345709" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460993v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2006.345723" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496923v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Zhang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461021v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fayolle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirenkov" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461000v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Latinier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saffrey" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461016v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pauron" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11595014" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496921v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marche" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334206" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461170v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461168v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1334158" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053202v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre March&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053201v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863810v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392508v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392514v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077122v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077224v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395793v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Noorulfakhri Yaacob" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Nor Ashiqin Wan Ali" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Ahmad Jaafar Bin Wan Yahaya" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3373-5606-8" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929745v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58915/bk2023.032" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448024v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jiang" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Tsun Li" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Crookes" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhi Meng" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061016v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060995v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061062v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194453v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194404v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392558v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371647v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9027.ch1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539691v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375595v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406677v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319473000" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101552v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102062v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52084" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001617v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000267v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990373v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/17064" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992461v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999437v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989898v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delgorge" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-314-2.ch028" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288446v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cuozzo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-026-4.ch059" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288449v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kartasheva" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288447v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuozzo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496911v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-753-9.ch018" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504845v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998962v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Marty" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39884-1_38" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q1D463WG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592037v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389114v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21227/1ms3-c717" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392551v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sourin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sourina" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392539v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Takeshima" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Xie" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392530v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW52790.2021" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078240v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091432v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Erdt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>