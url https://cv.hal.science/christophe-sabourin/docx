--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1627,321 +1627,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning based Intelligent Vision System for Autonomous Object Detection and Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominik Ramik</w:t>
+                <w:t xml:space="preserve">From Visual Patterns to Semantic Description: a Cognitive Approach Using Artificial Curiosity as the Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, DOI 10.1016/j.patrec.2013.05.014, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915534v1</w:t>
+                <w:t xml:space="preserve">hal-00915536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait Pattern Based on CMAC Neural Network For Robotic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Machine Learning based Intelligent Vision System for Autonomous Object Detection and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s10489-013-0461-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-013-0461-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915547v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Visual Patterns to Semantic Description: a Cognitive Approach Using Artificial Curiosity as the Foundation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
+                <w:t xml:space="preserve">Gait Pattern Based on CMAC Neural Network For Robotic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, DOI 10.1016/j.patrec.2013.05.014, 2013</w:t>
+              <w:t xml:space="preserve">Neural Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.261-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915536v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From visual patterns to semantic description: A cognitive approach using artificial curiosity as the foundation</w:t>
               </w:r>
@@ -3620,590 +3620,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual saliency based approach to object detection in computer vision systems: Real life applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Kachurka</w:t>
+                <w:t xml:space="preserve">Soft-Computing Based Fast Visual Objects’ Distance Evaluation for Robots’ Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fraihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Golovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 8th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems, IDAACS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.239-244, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7340736⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.81-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7340705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568465v1</w:t>
+                <w:t xml:space="preserve">hal-01568463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual 2-D Images-Based Approach for Objects’ 3-D Characterization and Localization for Machine-Awareness in Indoor Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Hassan</w:t>
+                <w:t xml:space="preserve">Salient Foreground Object Detection based on Sparse Reconstruction for Artificial Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 7th IEEE International Conference on Awareness Science and Technologies, iCAST 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of International Conference on Informatics in Control Automation and Robotics, ICINCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.430-437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568461v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Human Eye Fixation to Human-like Autonomous Artificial Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kachurka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the International Work-conference on Artificial Neural Networks, IWANN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Palma de Mallorca, Spain. pp.171-184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19258-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salient Foreground Object Detection based on Sparse Reconstruction for Artificial Awareness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Zhang</w:t>
+                <w:t xml:space="preserve">Visual saliency based approach to object detection in computer vision systems: Real life applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kachurka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Zhang</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Golovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of International Conference on Informatics in Control Automation and Robotics, ICINCO 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of the 8th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems, IDAACS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7340736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568458v1</w:t>
+                <w:t xml:space="preserve">hal-01568465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Computing Based Fast Visual Objects’ Distance Evaluation for Robots’ Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Fraihat</w:t>
+                <w:t xml:space="preserve">Dual 2-D Images-Based Approach for Objects’ 3-D Characterization and Localization for Machine-Awareness in Indoor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 8th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems, IDAACS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.81-86, </w:t>
+              <w:t xml:space="preserve">Proc. Of the 7th IEEE International Conference on Awareness Science and Technologies, iCAST 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Qinghuangdao, China. pp.201-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7340705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAwST.2015.7314047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568463v1</w:t>
+                <w:t xml:space="preserve">hal-01568461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based Distance Evaluation in robot vision: A Comparison of ANFIS, MLP, SVR and Bilinear Interpolation Models</w:t>
               </w:r>
@@ -4442,260 +4442,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception, langage, curiosité: éléments clés pour la conceptualisation de connaissances en robotique interactive</w:t>
+                <w:t xml:space="preserve">Interaction homme-robot et conceptualisation de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affects Compagnons Artificiels, Interaction, WACAI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Robotique Interactive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568488v1</w:t>
+                <w:t xml:space="preserve">hal-01568487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction homme-robot et conceptualisation de connaissances</w:t>
+                <w:t xml:space="preserve">Perception, langage, curiosité: éléments clés pour la conceptualisation de connaissances en robotique interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Robotique Interactive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Affects Compagnons Artificiels, Interaction, WACAI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568487v1</w:t>
+                <w:t xml:space="preserve">hal-01568488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Approach to Human-Like Visual Attention and Saliency Detection for Robot Vision: Application to Wildland Fires’ Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kachurka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of International Conference on Neural Networks and Artificial Intelligence, ICNNAI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Brest, Belarus. pp.124‑135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4917,243 +4917,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Information Saliency Features' Fusion Approach for Machine's Environment Sounds Based Awareness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ke Zhang</w:t>
+                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-Like Behaviour: A Fundation for Fully Autonomous Cognitive Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Awareness Science and Technology - ICAST 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Aizu- Wakamatsu, Japan. pp.197-204</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal. ISBN 978-989-8565-77-8, pp. 407-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915584v1</w:t>
+                <w:t xml:space="preserve">hal-00922870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous information saliency features’ fusion approach for machine’s environment sounds based awareness</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Sabourin</w:t>
+                <w:t xml:space="preserve">Heterogeneous Information Saliency Features' Fusion Approach for Machine's Environment Sounds Based Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 5th IEEE International Conference on Awareness Science and Technology, ICAST 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Aizu-Wakamatsu, Japan. pp.197‑205</w:t>
+              <w:t xml:space="preserve">5th IEEE International Conference on Awareness Science and Technology - ICAST 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Aizu- Wakamatsu, Japan. pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568479v1</w:t>
+                <w:t xml:space="preserve">hal-00915584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial curiosity driven autonomous knowledge discovery based on learning by interaction</w:t>
               </w:r>
@@ -5228,217 +5215,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-like Behaviour - A Fundation for Fully Autonomous Cognitive Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. M. Ramík</w:t>
+                <w:t xml:space="preserve">Heterogeneous information saliency features’ fusion approach for machine’s environment sounds based awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Conference on Neural Computation Theory and Applications, NCTA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal. pp.407‑419</w:t>
+              <w:t xml:space="preserve">Proc. of 5th IEEE International Conference on Awareness Science and Technology, ICAST 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Aizu-Wakamatsu, Japan. pp.197‑205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568481v1</w:t>
+                <w:t xml:space="preserve">hal-01568479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive Approach for Robots' Autonomous Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+                <w:t xml:space="preserve">A Cognitive Approach for Robots’ Autonomous Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks, IWANN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. pp. 309-320</w:t>
+              <w:t xml:space="preserve">Proc. Of the 12th International Work-Conference on Artificial Neural Networks, IWANN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. pp.309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922878v1</w:t>
+                <w:t xml:space="preserve">hal-01569685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visualized Acoustic Saliency Feature Extraction Method for Environment Sound Signal Processing</w:t>
               </w:r>
@@ -5526,325 +5526,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive Approach for Robots’ Autonomous Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. M. Ramík</w:t>
+                <w:t xml:space="preserve">A visualized acoustic saliency feature extraction method for environment sound signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 12th International Work-Conference on Artificial Neural Networks, IWANN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. pp.309-320</w:t>
+              <w:t xml:space="preserve">Proc. Of the 2013 IEEE Region 10 Conference, TENCON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Xi’an, China. pp.1‑4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569685v1</w:t>
+                <w:t xml:space="preserve">hal-01568478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visualized acoustic saliency feature extraction method for environment sound signal processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Zhang</w:t>
+                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-like Behaviour - A Fundation for Fully Autonomous Cognitive Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 2013 IEEE Region 10 Conference, TENCON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Xi’an, China. pp.1‑4</w:t>
+              <w:t xml:space="preserve">Proc. of the International Conference on Neural Computation Theory and Applications, NCTA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal. pp.407‑419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568478v1</w:t>
+                <w:t xml:space="preserve">hal-01568481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-Like Behaviour: A Fundation for Fully Autonomous Cognitive Machines</w:t>
+                <w:t xml:space="preserve">A Cognitive Approach for Robots' Autonomous Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal. ISBN 978-989-8565-77-8, pp. 407-419</w:t>
+              <w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks, IWANN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. pp. 309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922870v1</w:t>
+                <w:t xml:space="preserve">hal-00922878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Knowledge Acquisition Based on Active Learning: Application to Humanoid Robots in Indoor Environment</w:t>
               </w:r>
@@ -6674,544 +6674,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Salient Object Extraction Approach with Automatic Estimation of Visual Attention Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning for Heterogeneous Multi-Robots Systems in Logistic Application Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Signal Image Technology &amp; Internet-Based Systems (IEEE - SITIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp. 438-445</w:t>
+              <w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp. 207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922899v1</w:t>
+                <w:t xml:space="preserve">hal-00922915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-time Robot Vision Approach Combining Visual Saliency and Unsupervised Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning for Heterogeneous Multi-Robots Systems in Logistic Application Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Of the 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines, CLAWAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Paris, France. pp.241-248</w:t>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680036v1</w:t>
+                <w:t xml:space="preserve">hal-01680035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Fuzzy Inference based Adaptive Controller Using Learning Process for Nonholonomic Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">Hybrid Salient Object Extraction Approach with Automatic Estimation of Visual Attention Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the International Work Conference on Neural Networks, IWANN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Torremolinos-Málaga, Spain. pp.81-88</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Signal Image Technology &amp; Internet-Based Systems (IEEE - SITIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp. 438-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680027v1</w:t>
+                <w:t xml:space="preserve">hal-00922899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Fuzzy Inference based Adaptive Controller Using Learning Process for Nonholonomic Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gautero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work Conference on Neural Networks (IWANN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Torremolinos‐Málaga, Spain. pp. 81-88</w:t>
+              <w:t xml:space="preserve">Proc. Of the International Work Conference on Neural Networks, IWANN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Torremolinos-Málaga, Spain. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922942v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-time Robot Vision Approach Combining Visual Saliency and Unsupervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp. 241-248</w:t>
+              <w:t xml:space="preserve">Proc. Of the 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines, CLAWAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922911v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Artificial Vision System Combining Salient Object Extraction and Machine-Learning Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7240,463 +7253,450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition and Information Processing (PRIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Minsk, Belarus. pp. 366-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Heterogeneous Multi-Robots Systems in Logistic Application Frame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Real-time Robot Vision Approach Combining Visual Saliency and Unsupervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp. 207-214</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp. 241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922915v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Heterogeneous Multi-Robots Systems in Logistic Application Frame</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">A Neural Fuzzy Inference based Adaptive Controller Using Learning Process for Nonholonomic Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gautero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines, CLAWAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France. pp.207-214</w:t>
+              <w:t xml:space="preserve">International Work Conference on Neural Networks (IWANN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Torremolinos‐Málaga, Spain. pp. 81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680035v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Salient Object Extraction Approach with Automatic Estimation of Visual Attention Scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">Strategy Based on Machine Learning for the Control of a Rigid Formation in a Multi-Robots Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 7th IEEE International Conference on Signal Image Technology &amp; Internet-Based Systems, SITIS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dijon, France. pp.438-445</w:t>
+              <w:t xml:space="preserve">IFAC - International Conference on Informatics in Control Automation and Robotics (IFAC - ICINCO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp. 300-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680037v1</w:t>
+                <w:t xml:space="preserve">hal-00922921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy Based on Machine Learning for the Control of a Rigid Formation in a Multi-Robots Frame</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+                <w:t xml:space="preserve">Hybrid Salient Object Extraction Approach with Automatic Estimation of Visual Attention Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC - International Conference on Informatics in Control Automation and Robotics (IFAC - ICINCO 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp. 300-303</w:t>
+              <w:t xml:space="preserve">Proc. Of the 7th IEEE International Conference on Signal Image Technology &amp; Internet-Based Systems, SITIS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dijon, France. pp.438-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922921v1</w:t>
+                <w:t xml:space="preserve">hal-01680037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Artificial Vision System Combining Salient Object Extraction and Machine-Learning Skills</w:t>
               </w:r>
@@ -7771,502 +7771,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-optimizing of structure parameters for CMAC neural network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Yu</w:t>
+                <w:t xml:space="preserve">Toward Human Inspired Semantic SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE International Symposium on Knowledge Acquisition and Modeling, KAM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Wuhan, China. pp.432-436</w:t>
+              <w:t xml:space="preserve">Proc. of the International Conference on Informatics in Control Automation and Robotics, ICINCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Funchal, Madeira, Portugal. pp.360-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680069v1</w:t>
+                <w:t xml:space="preserve">hal-01680072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Human Inspired Semantic SLAM's Feasibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. M. Ramik</w:t>
+                <w:t xml:space="preserve">Self-optimizing of structure parameters for CMAC neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 6th Int. Workshop on Artificial Neural Networks and Intelligent Information Processing, ANNIIP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Funchal, Madeira, Portugal. pp.99-108</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE International Symposium on Knowledge Acquisition and Modeling, KAM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Wuhan, China. pp.432-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680071v1</w:t>
+                <w:t xml:space="preserve">hal-01680069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-optimizing of structure parameters for CMAC neural network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiwei Yu</w:t>
+                <w:t xml:space="preserve">Designing Human Inspired SLAM for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Knowledge Acquisition and Modeling (KAM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Wuhan, China. pp. 432-436</w:t>
+              <w:t xml:space="preserve">5èmes Journées Nationales de la Robotique Humanoïde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Futuroscope, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922949v1</w:t>
+                <w:t xml:space="preserve">hal-00915565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Human Inspired SLAM for Humanoid Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+                <w:t xml:space="preserve">On Human Inspired Semantic SLAM's Feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Nationales de la Robotique Humanoïde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Futuroscope, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Proc. of 6th Int. Workshop on Artificial Neural Networks and Intelligent Information Processing, ANNIIP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Funchal, Madeira, Portugal. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915565v1</w:t>
+                <w:t xml:space="preserve">hal-01680071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Human Inspired Semantic SLAM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">Self-optimizing of structure parameters for CMAC neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Conference on Informatics in Control Automation and Robotics, ICINCO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Funchal, Madeira, Portugal. pp.360-363</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Knowledge Acquisition and Modeling (KAM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Wuhan, China. pp. 432-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680072v1</w:t>
+                <w:t xml:space="preserve">hal-00922949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Human Inspired Semantic SLAM</w:t>
               </w:r>
@@ -8829,230 +8829,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMAC Neural network's Structure Optimization for Function Approximation</w:t>
+                <w:t xml:space="preserve">Design of Footstep Planning Controller for Humanoid Robot in Dynamic Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Jie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the International Conference on Neural Networks and Artificial Intelligence, ICNNAI 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Minsk, Belarus. pp.320-325</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE International Symposium Conference on Knowledge Acquisition and Modeling, KAM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Wuhan, China. pp.840-843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680093v1</w:t>
+                <w:t xml:space="preserve">hal-01680088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Footstep Planning Controller for Humanoid Robot in Dynamic Environment</w:t>
+                <w:t xml:space="preserve">CMAC Neural network's Structure Optimization for Function Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE International Symposium Conference on Knowledge Acquisition and Modeling, KAM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Wuhan, China. pp.840-843</w:t>
+              <w:t xml:space="preserve">Proc. Of the International Conference on Neural Networks and Artificial Intelligence, ICNNAI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Minsk, Belarus. pp.320-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680088v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot Step Planning for Biped Robots Based on Fuzzy Q-Learning Approach</w:t>
               </w:r>
@@ -9077,51 +9077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Of the 5th International Conference on Informatics in Control Automation and Robotics, ICINCO 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Madeira, Portugal. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9644,234 +9644,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-like Behavior: Toward Fully Autonomous Cognitive Robots</w:t>
+                <w:t xml:space="preserve">Autonomous Knowledge Discovery Based on Artificial Curiosity-Driven Learning by Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">K. Madani and A. Dourado Correia and A. Rosa and J. Filipe and J. Kacprzyk. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Duro and Y. Kondratenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence: Revised and Selected Papers of the 5th International Joint Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Intelligent Robotics and Collaborative Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, River Publishers, pp.73-94, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682087v1</w:t>
+                <w:t xml:space="preserve">hal-01682086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Knowledge Discovery Based on Artificial Curiosity-Driven Learning by Interaction</w:t>
+                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-like Behavior: Toward Fully Autonomous Cognitive Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">R. Duro and Y. Kondratenko. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Madani and A. Dourado Correia and A. Rosa and J. Filipe and J. Kacprzyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent Robotics and Collaborative Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Intelligence: Revised and Selected Papers of the 5th International Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.501-516, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23392-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682086v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMAC Structure Optimization Based on Modified Q-learning Approach and Its Applications</w:t>
               </w:r>
@@ -10638,51 +10638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5964E5E8"/>
+    <w:nsid w:val="60936E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10869,51 +10869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-sabourin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7316-0801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088964043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabourin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Golovko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-017-2931-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Amarger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1053-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyu Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2830795" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Madani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabourin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2751082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh K. Madani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-016-0559-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7360953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-151409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.09.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ram&#237;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-014-1495-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-013-0461-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-012-9257-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4WCXT6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik M. Ramik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Ramik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.05.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2013.3.206-3756" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ramik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439911211217071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2010.07.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2007-14205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Lissassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38241-3_13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04064481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Koeberle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011268400003271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Russo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rinaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297662.3365786" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraihat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59147-6_55" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kachurka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7340736" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAwST.2015.7314047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19258-1_15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7340705" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Amarger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Moreno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680037v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Juli&#225;n Merelo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Linares Barranco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Warwick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64731-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Julian Merelo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16469-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568540v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-M. Ramik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48506-5_24" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23392-5_28" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_23" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4E65C03407EA23F2F38D6881E81A33C90DEC3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38679-4_30" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJ213F52-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79142-3_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37221AB2F588AA675585A8BCBA9AA9727299B1CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4803" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427989v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01352195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-sabourin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7316-0801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088964043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabourin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Golovko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-017-2931-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Amarger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1053-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyu Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2830795" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Madani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabourin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2751082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh K. Madani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-016-0559-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7360953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-151409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.09.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ram&#237;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-014-1495-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-013-0461-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-012-9257-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4WCXT6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik M. Ramik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Ramik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.05.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2013.3.206-3756" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ramik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439911211217071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2010.07.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2007-14205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Lissassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38241-3_13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04064481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Koeberle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011268400003271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Russo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rinaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297662.3365786" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraihat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59147-6_55" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7340705" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kachurka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19258-1_15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7340736" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAwST.2015.7314047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Amarger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Moreno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922915v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915565v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Juli&#225;n Merelo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Linares Barranco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Warwick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64731-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Julian Merelo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16469-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568540v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-M. Ramik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48506-5_24" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23392-5_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_23" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4E65C03407EA23F2F38D6881E81A33C90DEC3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38679-4_30" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJ213F52-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79142-3_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37221AB2F588AA675585A8BCBA9AA9727299B1CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4803" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427989v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01352195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>