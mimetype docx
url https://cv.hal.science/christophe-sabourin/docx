--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1722,226 +1722,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning based Intelligent Vision System for Autonomous Object Detection and Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gait Pattern Based on CMAC Neural Network For Robotic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Ramik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+                <w:t xml:space="preserve">Weiwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neural Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.261-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915534v1</w:t>
+                <w:t xml:space="preserve">hal-00915547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait Pattern Based on CMAC Neural Network For Robotic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Machine Learning based Intelligent Vision System for Autonomous Object Detection and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s10489-013-0461-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-013-0461-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915547v1</w:t>
+                <w:t xml:space="preserve">hal-00915534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From visual patterns to semantic description: A cognitive approach using artificial curiosity as the foundation</w:t>
               </w:r>
@@ -2559,194 +2559,194 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level cognitive machine-learning based concept for human-like &amp;quot;artificial&amp;quot; walking: application to autonomous stroll of humanoid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 74, pp.1213-1228</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 74, pp.1213-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2010.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915552v1</w:t>
+                <w:t xml:space="preserve">hal-01679984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level cognitive machine-learning based concept for human-like &amp;quot;artificial&amp;quot; walking: application to autonomous stroll of humanoid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Sabourin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 74, pp.1213-1228. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 74, pp.1213-1228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2010.07.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01679984v1</w:t>
+                <w:t xml:space="preserve">hal-00915552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous biped gait pattern based on Fuzzy-CMAC neural networks</w:t>
               </w:r>
@@ -3620,276 +3620,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Computing Based Fast Visual Objects’ Distance Evaluation for Robots’ Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Fraihat</w:t>
+                <w:t xml:space="preserve">Salient Foreground Object Detection based on Sparse Reconstruction for Artificial Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 8th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems, IDAACS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of International Conference on Informatics in Control Automation and Robotics, ICINCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.430-437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568463v1</w:t>
+                <w:t xml:space="preserve">hal-01568458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salient Foreground Object Detection based on Sparse Reconstruction for Artificial Awareness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Zhang</w:t>
+                <w:t xml:space="preserve">Soft-Computing Based Fast Visual Objects’ Distance Evaluation for Robots’ Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fraihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of International Conference on Informatics in Control Automation and Robotics, ICINCO 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of the 8th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems, IDAACS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.81-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7340705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568458v1</w:t>
+                <w:t xml:space="preserve">hal-01568463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Human Eye Fixation to Human-like Autonomous Artificial Vision</w:t>
+                <w:t xml:space="preserve">Visual saliency based approach to object detection in computer vision systems: Real life applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kachurka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
@@ -3907,303 +3907,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Work-conference on Artificial Neural Networks, IWANN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Palma de Mallorca, Spain. pp.171-184, </w:t>
+              <w:t xml:space="preserve">Proc. of the 8th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems, IDAACS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.239-244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19258-1_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7340736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568460v1</w:t>
+                <w:t xml:space="preserve">hal-01568465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual saliency based approach to object detection in computer vision systems: Real life applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Kachurka</w:t>
+                <w:t xml:space="preserve">Dual 2-D Images-Based Approach for Objects’ 3-D Characterization and Localization for Machine-Awareness in Indoor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Golovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 8th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems, IDAACS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.239-244, </w:t>
+              <w:t xml:space="preserve">Proc. Of the 7th IEEE International Conference on Awareness Science and Technologies, iCAST 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Qinghuangdao, China. pp.201-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7340736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAwST.2015.7314047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568465v1</w:t>
+                <w:t xml:space="preserve">hal-01568461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual 2-D Images-Based Approach for Objects’ 3-D Characterization and Localization for Machine-Awareness in Indoor Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Hassan</w:t>
+                <w:t xml:space="preserve">From Human Eye Fixation to Human-like Autonomous Artificial Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kachurka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Golovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 7th IEEE International Conference on Awareness Science and Technologies, iCAST 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Qinghuangdao, China. pp.201-206, </w:t>
+              <w:t xml:space="preserve">Proc. of the International Work-conference on Artificial Neural Networks, IWANN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Palma de Mallorca, Spain. pp.171-184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAwST.2015.7314047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19258-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568461v1</w:t>
+                <w:t xml:space="preserve">hal-01568460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based Distance Evaluation in robot vision: A Comparison of ANFIS, MLP, SVR and Bilinear Interpolation Models</w:t>
               </w:r>
@@ -4360,109 +4360,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction homme-robot et conceptualisation de connaissances</w:t>
+                <w:t xml:space="preserve">Perception, langage, curiosité: éléments clés pour la conceptualisation de connaissances en robotique interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Madani</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Robotique Interactive, Cité de l’espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Affects Compagnons Artificiels, Interaction, WACAI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682040v1</w:t>
+                <w:t xml:space="preserve">hal-01568488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction homme-robot et conceptualisation de connaissances</w:t>
               </w:r>
@@ -4524,109 +4524,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception, langage, curiosité: éléments clés pour la conceptualisation de connaissances en robotique interactive</w:t>
+                <w:t xml:space="preserve">Interaction homme-robot et conceptualisation de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affects Compagnons Artificiels, Interaction, WACAI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Robotique Interactive, Cité de l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568488v1</w:t>
+                <w:t xml:space="preserve">hal-01682040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Approach to Human-Like Visual Attention and Saliency Detection for Robot Vision: Application to Wildland Fires’ Detection</w:t>
               </w:r>
@@ -4917,146 +4917,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-Like Behaviour: A Fundation for Fully Autonomous Cognitive Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+                <w:t xml:space="preserve">A Cognitive Approach for Robots’ Autonomous Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal. ISBN 978-989-8565-77-8, pp. 407-419</w:t>
+              <w:t xml:space="preserve">Proc. Of the 12th International Work-Conference on Artificial Neural Networks, IWANN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. pp.309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922870v1</w:t>
+                <w:t xml:space="preserve">hal-01569685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Information Saliency Features' Fusion Approach for Machine's Environment Sounds Based Awareness</w:t>
+                <w:t xml:space="preserve">A Visualized Acoustic Saliency Feature Extraction Method for Environment Sound Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Zhang</w:t>
@@ -5074,777 +5074,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Awareness Science and Technology - ICAST 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Aizu- Wakamatsu, Japan. pp.197-204</w:t>
+              <w:t xml:space="preserve">IEEE TENCON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Xi'an, China. pp. 407-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915584v1</w:t>
+                <w:t xml:space="preserve">hal-00922868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial curiosity driven autonomous knowledge discovery based on learning by interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. M. Ramik</w:t>
+                <w:t xml:space="preserve">A visualized acoustic saliency feature extraction method for environment sound signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 7th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems, IDAACS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. pp.855‑860</w:t>
+              <w:t xml:space="preserve">Proc. Of the 2013 IEEE Region 10 Conference, TENCON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Xi’an, China. pp.1‑4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568482v1</w:t>
+                <w:t xml:space="preserve">hal-01568478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous information saliency features’ fusion approach for machine’s environment sounds based awareness</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Sabourin</w:t>
+                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-Like Behaviour: A Fundation for Fully Autonomous Cognitive Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 5th IEEE International Conference on Awareness Science and Technology, ICAST 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Aizu-Wakamatsu, Japan. pp.197‑205</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal. ISBN 978-989-8565-77-8, pp. 407-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568479v1</w:t>
+                <w:t xml:space="preserve">hal-00922870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive Approach for Robots’ Autonomous Learning</w:t>
+                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-like Behaviour - A Fundation for Fully Autonomous Cognitive Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Ramík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 12th International Work-Conference on Artificial Neural Networks, IWANN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. pp.309-320</w:t>
+              <w:t xml:space="preserve">Proc. of the International Conference on Neural Computation Theory and Applications, NCTA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal. pp.407‑419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569685v1</w:t>
+                <w:t xml:space="preserve">hal-01568481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visualized Acoustic Saliency Feature Extraction Method for Environment Sound Signal Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ke Zhang</w:t>
+                <w:t xml:space="preserve">A Cognitive Approach for Robots' Autonomous Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE TENCON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Xi'an, China. pp. 407-419</w:t>
+              <w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks, IWANN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. pp. 309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922868v1</w:t>
+                <w:t xml:space="preserve">hal-00922878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visualized acoustic saliency feature extraction method for environment sound signal processing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Sabourin</w:t>
+                <w:t xml:space="preserve">Heterogeneous Information Saliency Features' Fusion Approach for Machine's Environment Sounds Based Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 2013 IEEE Region 10 Conference, TENCON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Xi’an, China. pp.1‑4</w:t>
+              <w:t xml:space="preserve">5th IEEE International Conference on Awareness Science and Technology - ICAST 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Aizu- Wakamatsu, Japan. pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568478v1</w:t>
+                <w:t xml:space="preserve">hal-00915584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Curiosity Emerging Human-like Behaviour - A Fundation for Fully Autonomous Cognitive Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. M. Ramík</w:t>
+                <w:t xml:space="preserve">Artificial curiosity driven autonomous knowledge discovery based on learning by interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Conference on Neural Computation Theory and Applications, NCTA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Algarve, Portugal. pp.407‑419</w:t>
+              <w:t xml:space="preserve">Proc. of 7th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems, IDAACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. pp.855‑860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568481v1</w:t>
+                <w:t xml:space="preserve">hal-01568482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive Approach for Robots' Autonomous Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+                <w:t xml:space="preserve">Heterogeneous information saliency features’ fusion approach for machine’s environment sounds based awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks, IWANN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Puerto de la Cruz, Tenerife, Spain. pp. 309-320</w:t>
+              <w:t xml:space="preserve">Proc. of 5th IEEE International Conference on Awareness Science and Technology, ICAST 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Aizu-Wakamatsu, Japan. pp.197‑205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922878v1</w:t>
+                <w:t xml:space="preserve">hal-01568479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Knowledge Acquisition Based on Active Learning: Application to Humanoid Robots in Indoor Environment</w:t>
               </w:r>
@@ -6674,839 +6674,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Heterogeneous Multi-Robots Systems in Logistic Application Frame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Artificial Vision System Combining Salient Object Extraction and Machine-Learning Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp. 207-214</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition and Information Processing (PRIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Minsk, Belarus. pp. 366-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922915v1</w:t>
+                <w:t xml:space="preserve">hal-00922925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Heterogeneous Multi-Robots Systems in Logistic Application Frame</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">A Real-time Robot Vision Approach Combining Visual Saliency and Unsupervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines, CLAWAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France. pp.207-214</w:t>
+              <w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp. 241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680035v1</w:t>
+                <w:t xml:space="preserve">hal-00922911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Salient Object Extraction Approach with Automatic Estimation of Visual Attention Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning for Heterogeneous Multi-Robots Systems in Logistic Application Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Signal Image Technology &amp; Internet-Based Systems (IEEE - SITIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp. 438-445</w:t>
+              <w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp. 207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922899v1</w:t>
+                <w:t xml:space="preserve">hal-00922915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Fuzzy Inference based Adaptive Controller Using Learning Process for Nonholonomic Robots</w:t>
+                <w:t xml:space="preserve">Machine Learning for Heterogeneous Multi-Robots Systems in Logistic Application Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gautero</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the International Work Conference on Neural Networks, IWANN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Torremolinos-Málaga, Spain. pp.81-88</w:t>
+              <w:t xml:space="preserve">Proc. Of the 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines, CLAWAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680027v1</w:t>
+                <w:t xml:space="preserve">hal-01680035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-time Robot Vision Approach Combining Visual Saliency and Unsupervised Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">A Neural Fuzzy Inference based Adaptive Controller Using Learning Process for Nonholonomic Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gautero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines, CLAWAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France. pp.241-248</w:t>
+              <w:t xml:space="preserve">International Work Conference on Neural Networks (IWANN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Torremolinos‐Málaga, Spain. pp. 81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680036v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Artificial Vision System Combining Salient Object Extraction and Machine-Learning Skills</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+                <w:t xml:space="preserve">A Neural Fuzzy Inference based Adaptive Controller Using Learning Process for Nonholonomic Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gautero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition and Information Processing (PRIP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Minsk, Belarus. pp. 366-369</w:t>
+              <w:t xml:space="preserve">Proc. Of the International Work Conference on Neural Networks, IWANN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Torremolinos-Málaga, Spain. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922925v1</w:t>
+                <w:t xml:space="preserve">hal-01680027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-time Robot Vision Approach Combining Visual Saliency and Unsupervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp. 241-248</w:t>
+              <w:t xml:space="preserve">Proc. Of the 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines, CLAWAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922911v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Fuzzy Inference based Adaptive Controller Using Learning Process for Nonholonomic Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gautero</w:t>
+                <w:t xml:space="preserve">Hybrid Salient Object Extraction Approach with Automatic Estimation of Visual Attention Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work Conference on Neural Networks (IWANN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Torremolinos‐Málaga, Spain. pp. 81-88</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Signal Image Technology &amp; Internet-Based Systems (IEEE - SITIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp. 438-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922942v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy Based on Machine Learning for the Control of a Rigid Formation in a Multi-Robots Frame</w:t>
               </w:r>
@@ -7771,502 +7771,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Human Inspired Semantic SLAM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">Designing Human Inspired SLAM for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Conference on Informatics in Control Automation and Robotics, ICINCO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Funchal, Madeira, Portugal. pp.360-363</w:t>
+              <w:t xml:space="preserve">5èmes Journées Nationales de la Robotique Humanoïde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Futuroscope, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680072v1</w:t>
+                <w:t xml:space="preserve">hal-00915565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-optimizing of structure parameters for CMAC neural network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Yu</w:t>
+                <w:t xml:space="preserve">Toward Human Inspired Semantic SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE International Symposium on Knowledge Acquisition and Modeling, KAM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Wuhan, China. pp.432-436</w:t>
+              <w:t xml:space="preserve">Proc. of the International Conference on Informatics in Control Automation and Robotics, ICINCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Funchal, Madeira, Portugal. pp.360-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680069v1</w:t>
+                <w:t xml:space="preserve">hal-01680072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Human Inspired SLAM for Humanoid Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+                <w:t xml:space="preserve">On Human Inspired Semantic SLAM's Feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Ramik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Nationales de la Robotique Humanoïde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Futuroscope, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Proc. of 6th Int. Workshop on Artificial Neural Networks and Intelligent Information Processing, ANNIIP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Funchal, Madeira, Portugal. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915565v1</w:t>
+                <w:t xml:space="preserve">hal-01680071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Human Inspired Semantic SLAM's Feasibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">Self-optimizing of structure parameters for CMAC neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 6th Int. Workshop on Artificial Neural Networks and Intelligent Information Processing, ANNIIP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Funchal, Madeira, Portugal. pp.99-108</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Knowledge Acquisition and Modeling (KAM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Wuhan, China. pp. 432-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680071v1</w:t>
+                <w:t xml:space="preserve">hal-00922949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-optimizing of structure parameters for CMAC neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Knowledge Acquisition and Modeling (KAM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Wuhan, China. pp. 432-436</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE International Symposium on Knowledge Acquisition and Modeling, KAM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Wuhan, China. pp.432-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922949v1</w:t>
+                <w:t xml:space="preserve">hal-01680069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Human Inspired Semantic SLAM</w:t>
               </w:r>
@@ -10638,51 +10638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60936E0B"/>
+    <w:nsid w:val="E2D4BF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10869,51 +10869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-sabourin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7316-0801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088964043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabourin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Golovko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-017-2931-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Amarger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1053-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyu Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2830795" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Madani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabourin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2751082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh K. Madani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-016-0559-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7360953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-151409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.09.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ram&#237;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-014-1495-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-013-0461-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-012-9257-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4WCXT6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik M. Ramik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Ramik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.05.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2013.3.206-3756" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ramik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439911211217071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2010.07.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2007-14205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Lissassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38241-3_13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04064481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Koeberle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011268400003271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Russo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rinaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297662.3365786" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraihat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59147-6_55" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7340705" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kachurka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19258-1_15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7340736" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAwST.2015.7314047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568478v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Amarger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Moreno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922915v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915565v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Juli&#225;n Merelo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Linares Barranco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Warwick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64731-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Julian Merelo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16469-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568540v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-M. Ramik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48506-5_24" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23392-5_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_23" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4E65C03407EA23F2F38D6881E81A33C90DEC3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38679-4_30" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJ213F52-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79142-3_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37221AB2F588AA675585A8BCBA9AA9727299B1CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4803" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427989v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01352195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-sabourin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7316-0801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088964043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabourin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Golovko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-017-2931-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Amarger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1053-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyu Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2830795" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Madani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabourin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2751082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh K. Madani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-016-0559-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7360953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-151409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.09.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ram&#237;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-014-1495-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-013-0461-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-012-9257-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4WCXT6B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik M. Ramik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Ramik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.05.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2013.3.206-3756" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2013.06.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ramik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439911211217071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2010.07.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-2007-14205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Lissassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38241-3_13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04064481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Koeberle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011268400003271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Russo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rinaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297662.3365786" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraihat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59147-6_55" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7340705" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kachurka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golovko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7340736" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAwST.2015.7314047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19258-1_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922870v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Amarger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Moreno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680088v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Juli&#225;n Merelo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Linares Barranco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Warwick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64731-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Julian Merelo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16469-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568540v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-M. Ramik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48506-5_24" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23392-5_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_23" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4E65C03407EA23F2F38D6881E81A33C90DEC3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38679-4_30" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJ213F52-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79142-3_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37221AB2F588AA675585A8BCBA9AA9727299B1CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4803" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427989v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01352195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>