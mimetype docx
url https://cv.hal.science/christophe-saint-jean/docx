--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -3687,51 +3687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14D0EBFF"/>
+    <w:nsid w:val="C30666F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>