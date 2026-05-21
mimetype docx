--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2262,239 +2262,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further image quality assessment in digital film restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majed Chambah</w:t>
+                <w:t xml:space="preserve">Analyse factorielle d'opérateurs pour l'étude du mouvement: Application à la danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Hidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier "Fouille de données", EGC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. p. 21--30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281798v1</w:t>
+                <w:t xml:space="preserve">hal-00449359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse factorielle d'opérateurs pour l'étude du mouvement: Application à la danse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Lafaye</w:t>
+                <w:t xml:space="preserve">Further image quality assessment in digital film restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Chambah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Helt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Fouille de données", EGC 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Quality and System Performance III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, San José, United States. pp.60590S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.642414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449359v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image quality evaluation in the field of digital film restoration</w:t>
               </w:r>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Chambah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Helt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Quality and System Performance II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, San José, France. pp.220-231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2751,226 +2751,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00235779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering with EM: complex models vs. robust estimation</w:t>
+                <w:t xml:space="preserve">EM : complexifier le modèle ou estimer de manière robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Frélicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Paris, France. pp.139--148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00235514v1</w:t>
+                <w:t xml:space="preserve">hal-00235656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM : complexifier le modèle ou estimer de manière robuste</w:t>
+                <w:t xml:space="preserve">Clustering with EM: complex models vs. robust estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Frélicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Alicante, Spain. pp.872-881, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44522-6_90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00235656v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00235514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3687,51 +3687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C30666F3"/>
+    <w:nsid w:val="2DE45524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-saint-jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4463-4614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071543724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.12.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Mir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.29.359-382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Hidot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W96SGD7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267629v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0115-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Saint Angel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Michelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599963v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ouni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Chambah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.760813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.697778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642414" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.586738" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fr&#233;licot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1047930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vachon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44522-6_90" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47058-0_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-811-9_9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332912v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-saint-jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4463-4614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071543724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920137v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.12.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Mir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.29.359-382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Hidot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W96SGD7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267629v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0115-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Saint Angel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Michelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599963v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ouni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Chambah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.760813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.697778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.586738" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fr&#233;licot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1047930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vachon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00235514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44522-6_90" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47058-0_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-811-9_9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332912v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>