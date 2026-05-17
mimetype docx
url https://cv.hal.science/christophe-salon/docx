--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Salon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Christophe Salon is Research Manager in INRA, he has been for more than 10 years deputy manager of the large Research Unit Agroecology in which he managed the GEAPSI research Group. This group gathers multidisciplinary scientists (ecophysiology, genomics, genetics, molecular biology, phenotyping) working on the adaptation of legumes to environmental constraints, taking into account their interactions with soil microorganisms. Dr. Christophe Salon is also the founder and scientific manager of the High Throughput Phenotyping facility “4PMI” in Dijon. This platform develops new methods and tools to characterize a variety of shoot and roots traits for a panel of different crop species. Dr Salon has published over 70 papers in peer-reviewed journals. Dr Salon has been involved in 8 EU RTD projects (FP6 Grain Legume Integrated Project, Abstress, Legato, SOLACE, EPPN, EPPN2020, EUCLEG, Lisa..) from 1996-present in Management board/WPL and delivery roles. Dr Salon is setting up an Associated Research Laboratory on Agroecology between INRA and Chinese Agricultural University. He has also been Co-ordinator of numerous other national/international projects and involved in executive committee of international network (AEP, ILS). Dr Salon is Associate ediitor of two journals, Legumes Sciences and Plant Phenomics.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing varieties mitigates early root competition in wheat under water and nutrient limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (14), pp.4171-4184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133657v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel P indicator to evaluate bread wheat ( &amp;lt;i&amp;gt;Triticum aestivum&amp;lt;/i&amp;gt; ) genotypes to identify tolerance to phosphorus deficiency based on two distinct root phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Summerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1203 - 1218. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicago truncatula genotype drives the plant nutritional strategy and its associated rhizosphere bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245 (2), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are high-throughput root phenotyping platforms suitable for informing root system architecture models with genotype-specific parameters? An evaluation based on the root model ArchiSimple and a small panel of wheat cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (8), pp.2510-2526. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory or acclimation of water stress in pea rely on root system's plasticity and plant's ionome modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.art. 1089720. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1089720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological processes underlying mineral nutrition of soybean under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine), pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la recherche : Des feuilles aux racines : caractériser les plantes grâce à une serre 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Buoncristiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root architecture characterization in relation to biomass allocation and biological nitrogen fixation in a collection of European soybean genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (Soybean Topical Issue World Soybean Research Conference 11), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Phosphorus Uptake and Remobilization during the Grain Development Period in Durum Wheat Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11081006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial selection of stable rhizosphere microbiota leads to heritable plant phenotype changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaodong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Munkager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.04.13.439601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Phenotyping of Grapevine Root System Architecture by 2D or 3D Imaging: Advantages and Limits of Three Cultivation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1-15), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.638688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of soil microbial communities matters when legumes face drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.1023-1035. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea (Pisum sativum) recover from water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Bacterial Siderophores on Iron Status and Ionome in Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lurthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic dissection of Bradyrhizobium sp. strain ORS285 in symbiosis with Aeschynomene spp. inducing different bacteroid morphotypes with contrasted symbiotic efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chaumeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Our Microbial Overlords: Microbial Control of Host Behaviour, 21 (9), pp.3244-3258. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage racinaire haut débit et ses applications à l'étude des interactions plante x microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1014), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the hidden half of legumes: root phenotyping and microbial interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalk between sulfur and other mineral nutrients in cultivated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatéa Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Vigani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (16), pp.4183-4196. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and Micronutrient Storage in Plants and Their Remobilization When Facing Scarcity: The Case of Drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Diquelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture8010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxomics links cellular functional analyses to whole-plant phenotyping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (9), pp.2083-2098. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erx126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in plant and crop physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Aguirrezabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nitrogen fixation is modulated in response to different water availability levels and during recovery: a structural and functional study at the whole plant level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 399 (1-2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2674-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution de détection des maladies de la vigne par imagerie de drone. Diagnostic et réduction des pesticides à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nod factor supply under water stress conditions modulates cytokinin biosynthesis and enhances nodule formation and N nutrition in soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Neil Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592324.2016.1212799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea nodule gradients explain N nutrition and limited symbiotic fixation in hypernodulating mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0328-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean is less impacted by water stress using Bradyrhizobium japonicum and thuricin-17 from Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Souleimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Neil Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald L. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.749-757. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Larambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-2 fixation of pea hypernodulating mutants is more tolerant to root pruning than that of wild type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre-Brice Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 378 (1-2), pp.397-412. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to study the relationship between Medicago truncatula genotypes and their associated rhizosphere bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365 (1-2), pp.183 - 199. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1364-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea nodule gradients explain C nutrition and depressed growth phenotype of hypernodulating mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre-Brice Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.829-838. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poignavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (6), pp.982-996. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 15N2 labelling technique to estimate exudation by white clover and transfer to companion ryegrass of symbiotically fixed N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesuffleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1562-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Medicago truncatula and Pseudomonas fluorescens: evaluation of costs and benefits across an elevated atmospheric CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e45740. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Nitrogen Availability and Plant Genotype Modify the Nutrition Strategies of M. truncatula and the Associated Rhizosphere Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a physiological framework for improving the detection of quantitative trait loci related to nitrogen nutrition in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (4), pp.755-768. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-011-1744-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to hierarchize the main physiological processes responsible for phenotypic differences in large-scale screening studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.311-313. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.19038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dijon : une nouvelle plateforme de phénotypage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPHD: a platform for high-speed phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPHD: a platform for phenotyping broadband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338, pp.61 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition and recovery of symbiotic N(2) fixation by peas (Pisum sativum L.) in response to short-term nitrate exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 346 (1-2), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the size and composition of fruit, grain and seed by process-based simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Génard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 191 (3), pp.601-618. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nodulation process is tightly adjusted to plant growth. An analysis using environmentally and genetically induced variation of nodule number and biomass in pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 337 (1-2), pp.399-412. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-010-0536-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Medicago truncatula to nitrogen limitation is modulated via local and systemic nodule developmental responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Freixes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (3), pp.817-28. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03103.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under what circumstances can process-based simulation models link genotype to phenotype for complex traits? Case-study of fruit and grain quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.955-967. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erp377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining plant genetic, ecophysiological and microbiological approaches to enhance nitrogen uptake in legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine G. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of the integrative response of Medicago truncatula to nitrogen constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (11), pp.1022-33. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools developed for model legumes - Ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Legumes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can differences of nitrogen nutrition level among Medicago truncatula genotypes be assessed non-destructively?: Probing with a recombinant inbred lines population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of carbon and nitrogen reserve accumulation in legume seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (10), pp.780 - 787. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model symbiotic association between Medicago truncatula cv. Jemalong and Rhizobium meliloti strain 2011 leads to N-stressed plants when symbiotic N2 fixation is the main N source for plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (13), pp.3509-3522. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ern203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Freixes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based framework for the phenotypic characterization of the flowering of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in nodulation and root growth affects nitrogen fixation and accumulation in Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine G. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100 (3), pp.589-598. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an ecophysiological analysis to dissect genetic variability and to propose an ideotype for nitrogen nutrition in Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100 (7), pp.1525-1536. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Based on Facilitated Passive Diffusion is Needed to Describe Root Water Entry through Aquaporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Beaudette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.N. Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (5), pp.401-403. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.2.5.4333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a standard framework for the phenotypic analysis of Medicago truncatula: an effective method for characterizing the plant material used for functional genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (6), pp.1087-1098. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01483.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic analysis of legume flowers and seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Domoney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ferrandiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Firnhaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2), pp.133-141. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardising the methodology for characterising Medicago truncatula phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating the performance of legume and other crops to the carbon costs of seed production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (4), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity for seed protein composition in Meticago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the carbon costs of seed production related to the quantitative and qualitative performance? An appraisal for legumes and other crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (11), pp.1388-1395. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01371.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of exogenous nitrogen partitioning and nitrogen remobilization from vegetative organs in pea revealed by 15N in vivo labeling throughout seed filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 137 (4), pp.1463-1473. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.104.056713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does temperature affect C and N allocation to the seeds during the seed-filling period in pea? Effect on seed nitrogen concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (11), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP05154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and composition of the seeds of nine genotypes of the Medicago truncatula species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (6), pp.557-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Cadherin-beta-catenin adhesion complex in neuroendocrine tumors of the lung : asuggested role upon local invasion and metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drabkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.1148-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics science : from laboratory to plant improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carroll Vance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic N2 fixation activity in relation to C economy of Pisum sativum L. as a function of plant phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, pp.2733-2744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of 13C partitioning between shoots and nodulated roots of N2 or nitrate-fed Pisum sativum L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.539-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif split-root hydroponique pour l'étude des flux de C et N et du fonctionnement du système racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and nodule growth in Pisum sativum L. in relation to photosynthesis : analysis usin 13C-labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92, pp.557-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of C-13 partitioning between shoots and nodulated roots of N2 or nitrate-fed Pisum sativum L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.539-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold acclimation of winter and spring peas: carbon partitioning as affected by light intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.535-548. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(03)00003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sucrose content in the phloem sap reaching field pea seeds (Pisum sativum L.) be an accurate indicator of seed growth potential ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, pp.2457-2465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic N2 fixation activity in relation to C economy of Pisum sativum L. as a function of plant phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (393), pp.2733-2744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sucrose content in the phloem sap reaching field pea seeds (Pisum sativum L.) be an accurate indicator of seed growth potential ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (392), pp.2457-2465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineral nitrogen on nitrogen nutrition and biomass partitioning between the shoot and roots of pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242, pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between yield stability and seed composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineral nitrogen on nitrogen nutrition and biomass partitioning between the shoot and roots of pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242, pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effects of soil nitrate, growth potential and phenology on symbiotic nitrogen fixation of pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 243, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na+ content of Xylem sap is closely related to root biomass in pea (Pisum sativum) : a potential tool for studying root growth under controlled conditions and in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82, pp.567-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water entry into detached root systems saturates with increasing externally applied pressure ; a result inconsistent with models of simple passive diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115, pp.406-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effects of soil nitrate, growth potential and phenology on symbiotic nitrogen fixation of pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 243, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain legume seed filling in relation to nitrogen acquisition: A review and prospects with particular reference to pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (6-7), pp.539-552. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2001143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing crop nitrogen and soil dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hauggaard-Nielsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34 (4), pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une chambre phytotronique de marquage isotopique double C/N pour l'étude du fonctionnement des légumineuses: description du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Waremboug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for light-stimulated fatty acid synthesis in soybean fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Willms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Layzell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 120, pp.1117-1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycolaldehyde inhibition of CO2 transport in the cyanobaterium Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ci fluxes cyanobacteria: comparison between the carboxysome hypothesis and the equilibrium proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.2117-2130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount and isotopic composition of the CO2 released from the cyanobacterium Synechococcus UTEX 625 after rapid quenching of the active CO2 transport system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.981-997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCO3-efflux and the regulation of the intracellular Ci pool size in Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.290-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influx and efflux of inorganic carbon in Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.247-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCO3 and CO2 leakage from Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.260-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic nitrite reduction as influenced by the internal inorganic carbon pool in air-grown cells of Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 108, pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic carbon-stimulated O2 photoreduction is suppressed by NO2- assimilation in air-grown cells of Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 109, pp.1295-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of carbon fluxes through the tricarboxylic acid cycle in early germinating lettuce embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 263 (25), pp.12278-12287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of metabolic fluxes in cyclic pathways by labelling experiments and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 26 (2), pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus écophysiologiques impliqués dans la résilience de la légumineuse à graine lors d’épisodes de déficit hydrique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Légumineuses : importance de l'alimentation en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoNet, an International Research Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE workshop – Japan partners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Japon, Oct 2025, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering how heat stress and water deficit, alone or in combination reconfigure interactions between plant and microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future. 12ISRR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics insights into root-driven resource acquisition: understanding responses to water and heat stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réseau rhizophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea resilience to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Legume Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuration des relations plant-microorganisme sous l’Influence du stress thermique et hydrique, isolé ou combiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau rhizosPHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration du Centre franco-chinois de Neutralité Carbone (CNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecophysiology, microbial ecology, molecular physiology and genetics and high throughput phenotyping to assess key traits of plant and micro organisms interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE – NARO Phenotyping research focus on INRAE/NARO activites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Naro, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie de rhizodéposition chez les legumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain L. Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RhizoDREAM workshop, INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Veyland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">émission télévisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Microbial Communities associated to soybean under Combined Heat and Water Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la résilience du pois et de la Féverole au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupement des Sélectionneurs de Protéagineux (GSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d’expérience du projet Horizon Rhizobreed : boîte à outils de sélection pour améliorer la résilience des cultures et l'adaptation au changement climatique via la sélection à l'interface racine-sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Département BAP INRAE - AgroEcoSystem. Contribution du système racinaire et des fonctions des plantes aux cycles N/P et au stockage de C dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From platform to the fields - Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Too deep or not too deep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolACE, Jan 2022, Viso-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roots of agriculture. To dig or not to dig: root phenotyping for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solace Final Stakeholder Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data & Agriculture. What's going on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agritech World Tour 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO Food Health symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRac : Analyse de la diversité d’architecture racinaire chez le blé tendre et le blé dur en lien avec la tolérance au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontre Scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science for Climate Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North East Agricultural University lectures, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vituel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web broadcast conference (> 5000 auditeurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies du numérique au service du phénotypage HD et de la sélection des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant2pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de phénotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion finale PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance du système racinaire du maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIRGA Project. Journée animation thématique "Croissance et adaptation des plantes, quels apports de la recherche pour l’innovation" GIS Biotechnologies Vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) recover from water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Legume Society (ILS). INT., May 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du phénotypage haut débit à l'étude des interactions plante x microorganismes en conditions de stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système racinaire nodulé du pois : un rôle pivot pour sa stabilité sous contraintes hydriques fluctuantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days, système racinaire, Interactions Rhizosphériques, Immunité végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le phénotypage racinaire haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut débit de l'architecture du système racinaire du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité génétique de l’architecture racinaire chez le blé tendre et le blé dur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes et des omes: comment alimenter les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA/Sélectionneurs privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for innovative research on legume nutrition and stress adaptation: an ecophysiologist’s and phenotyping point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Legume Society (ILS). INT., May 2019, Poznan, Pologne, 21-24 mai 2019, Poland. 214p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d’organisation logistique local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Jewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput root phenotyping, besides shoot phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INRA - Sustainable agriculture development: French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agriculture Workshop, China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genotype: a lever in the interactions between plant and its associated rhizosphere microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Plant Microbiome Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping feeds plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the context of sustainable agriculture how, with plant high throughput phenotyping, can we address the various challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Declerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST final meeting Action FA1306. The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalks between S and other mineral nutrients in cultivated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatéa Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Conegliano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to improve nutrients use efficiency and plant–microbial Interactions: case studies of N and legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Phenotyping and candidate traits for optimizing plant nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durum days "Durum Wheat market outlook and price forecast"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Foggia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines Pisum sativum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume chains diagnosis for animal and human food and (some...) development prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st TRUE Legume Innovation and Networking (LIN) - Workshop of the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Athène, Grèce, 20 avril 2018, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can high throughput phenotyping contribute to sustainable agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Roullier Innovations awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, St Malo, France, 28 juin 2018, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Hefei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Agroecology’s research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput root phenotyping using the “Rhizo” suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST WG1 EPPN2020 workshop. Current and future applications of phenotyping in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PMI: Plant Phenotyping Platform for Plant and Microorganisms Interactions Phenotyping innovations, opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la plante récupère-t-elle après un stress hydrique ? Une étude écophysiologique et moléculaire chez la légumineuse à graines Pisum sativum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens existants entre pratiques culturales et qualité des matières premières agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Dymarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Million</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora Café "Pratiques agricoles : quel impact sur le produit fini?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et traitements d’images au service du phénotypage racinaire au sein de la plateforme haut débit 4PMI avec le système RhizoCab-RhizoTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High througput phenotyping of interactions between plants and microorganisms, associated devices. Phenotyping Platform for Plant and Plant Micro organisms Interactions (4PMI, INRA Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop on the effects of biotic and abiotic stresses in legumes: the ABSTRESS and BIOTECSOJASUR projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ABSTRESS project - Work Package 1 : Define and establish the experimental conditions for investigating plant response to drought and &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt; stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop on the effects of biotic and abiotic stresses in legumes: the ABSTRESS and BIOTECSOJASUR projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution imagery for phenotypic root traits detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRG-AgEng 2016, International Conférence on Agricultural Engineering, Automation, Environment and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-organisation de la journée annuelle ARVALIS Institut du Végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle ARVALIS Institut du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVALIS - Institut du végétal [Paris]. FRA., Jun 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and international phenotyping initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop on the effects of biotic and abiotic stresses in legumes: the ABSTRESS and BIOTECSOJASUR projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cortesero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of nodules in legumes by imagery in a phenotyping context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping of plant interactions with micro organisms : associated devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting of the EFOR Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition and recovery of symbiotic N2 fixation by peas (Pisum sativum L.) in response to short term nitrate exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbon, Portugal. 573 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Use Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUE Groupe de Travail Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping Platform for Plant and Plant Micro organisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées M3P (Montpellier Plant Phenotyping Platforms)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Montpellier, FRA., Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to decrease the negative impact of water stress on soybean production : application of thuricin-17 and nod factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Neil Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Science International – BASF Symposium 2014 on Unlocking Yield Potential in Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Deidesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping plant root and their interaction with soil micro-organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1306 "The quest for tolerant varieties - Phenotyping at plant and cellular level" - WG1 Meeting "Phenotyping: from the lab to the field"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Larcana, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for high throughput phenotyping in agrecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SFR Structure Fédérative de Recherche, Angers IRHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut débit des interactions entre plantes et micro-organismes : exemple des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Structure Féderative de Recherche QUASAV" Toulouse Phénotypage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités de Phénotypage racinaire en interaction avec les Micro organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Département SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Dijon, FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut débit des interactions entre plantes et micro-organismes : exemple des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Plate-Forme BIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Jan 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of phenotypic traits in legume roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on Image Analysis Methods for the Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEGumes for the Agriculture of TOmorrow (LEGATO project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Rubiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Jul 2014, Saskatoon, Canada. 225 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing plant and organisms interactions : challenges and opportunities involving high throughput plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSO Satellite Meeting of EPPN on Phenotyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Plant Science Organisation (EPSO). BEL., Sep 2013, Porto Heli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping... What’s going on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Abstress European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Essex. GBR., Dec 2013, Lecce, Italie, juin 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities involving high throughput plant Phenotyping of plant and organisms interactions in PPHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoDays 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemnatec., Oct 2013, Vaals, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping plant and organisms interactions in the context of sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Physiology Phenotyping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UK Plant Phenomics Network., Dec 2013, Essex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptative response of N2 fixation to a root pruning in peas using environmental and genetic variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre-Brice Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EPSO Conference “Plants for a Greening Economy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Plant Science Organisation (EPSO). BEL., Sep 2013, Porto Heli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle d'Erfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping: Case study of legumes plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Network EPPN workshop "plant phenotyping"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Warsaw,, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’excellence scientifique et le potentiel d’innovation et de transfert de technologie présents à Dijon dans les domaines de l’agroenvironnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’information et d’échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Dijon. FRA., Oct 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et gestion de la biodiversité dans les sols: quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) 2012. Évaluer et gérer la fertilité des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem: highway to N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Phloème dans tous ses états. Formation, Nutrition, Transport, Réponse aux ravageurs et applications. Société Française de Biologie Végétale, IIième journée de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotipage racinaire, cas d'étude des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ALLenvi, Journée Racines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to assess interaction between genotypes of Medicago truncatula and the soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs-benfits trade-off in the intercation between Medicago truncatula and Pseudomonas fluorescens C7R12 across atmospheric carbon dioxide modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine C. Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Western Australia. Saisissez le nom du laboratoire, du service ou du département., Perth, AUS., Sep 2011, Perth, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PPHD » : A Platform For High Throughput Phenotyping of Plant/Plant and Plant/Microorganisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 2011 Plant Phenomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an ecophysiological model to compare the funtional response to nitrogen availability between a root architecture mutant and its wild type of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; : the root architecture mutant is impacted in nitrogen acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Larambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V)and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalks between soil microbial communities and a nitrogen fixing legume species (medicago truncatula) during its Vegetative Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Food Legumes Research Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’interaction « Plante x Communauté microbienne du sol » chez l’espèce modèle &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEA NOD&amp;quot;: a model describing the appearance and growth of nodules within the root system of pea as a function of C and N nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen use efficiency, importance for plant reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-UCBN, "Les réserves végétales et leur importance agronomique et sylvicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des réponses intégrées de Medicago truncatula (Mtr) aux contraintes azotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire programme INRA AgroBI, Biologie Integrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the apparition and growth of nodules within the root system of pea as a function of C and N nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Européenne Des Protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition, localization and growth of nodules within the root system of pea, as affected by assimilate availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. international conference on symbiotic nitrogen fixation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the phenotypic variability associated to nitrogen nutrition within a recombinant inbred line population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model legume congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing plant development and photosynthetic activity in Medicago truncatula as a function of nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Legume Genomics and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing plant development and photosynthetic activity in Medicago truncatula as a function of nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Legume Genomics and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the development and growth of Medicago truncatula in response to environmental conditions. establishment of the leag area in response to nitrogen nutrition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the establishment of vegetative shoot parts and of photosynthetic activity in relation to nitrogen nutrition in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Norwich, United Kingdom. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of seed growth potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ochatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing an ecophysiological framework of analysis for facilitating functional genomics approaches in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a relation between soil nitrate availability and nodule growth in pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic fractionation due to N2 fixation in various grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea (Pisum sativum) seed growth potential is related to carbon flow towards seeds during cell division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea (Pisum sativum) embryo cell division in relation with temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ochatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of root morphology in pea : relationship with the seed protein content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Larambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cassecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity for storage protein content and 1-D electrophoresis patterns in seeds of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and ecophysiological determinants of legume seed production. An integrated project developed by the URLEG INRA Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on modelling quality traits and their genetic variability for wheat. A satellite meeting ot the VIII ESA Congress KVL Copenhagen Denmark juillet 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing an ecophysiological approach in functional genomics : a framework for the analysis of genetic variability in Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of nitrogen accumulation of pea (Pisum sativum L.) seeds during the seed filling period : assessment of N remobilisation from the vegetative parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different isotopic methods for measurement of symbiotic nitrogen fixation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain legumes and the environment : how to assess benefits and impacts, AEP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et composition de la graine de Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : génétique et génomique de la légumineuse modèle Medicago truncatula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent aquaporin mediated water entry into pressurised detached root systems of pea, soybean and tomato follows saturating facilitated diffusion kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil nitrate availability on symbiotic N2 fixation, nitrogen nutrition and biomass partitioning between shoot and root of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of symbiotic nitrogen fixation in the field using a multienrichment technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na+ content of xylem is related to root biomass in peas : a potential tool for studying root growth under controlled conditions in various substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen uptake indicators and nitrogen accumulation in pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Chasseneuil du Poitou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen nutrition level and temperature effects on vegetative N remobilisation rate and distribution of canopy N during seed filling period in soybean (Glycine max L. Merr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of bud appearance in pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the form of nitrogen nutrition regime on shoot, nodule and root growth of pea : relationship between nitrogen fixation and soil nitrogen availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European nitrogen fixation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the activity of nitrogen fixation and soil nitrogen availability throughout the growth cycle of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence méditerranéenne de rhizobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of maternal environment on embryonic cell division: consequences for the pea seed growth potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemontey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mousset-Déclas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Villadolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the 15N isotope dilution technique on a short time interval for the determination of the percentage of N derived from symbiotic fixation by pea (P. sativum L.) during the growth cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAP composition within pea (P.sativum L.) plants grown in field as influenced by the nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biarnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nodulated root system architecture in relation to biomass allocation and biological nitrogen fixation in a collection of european soybean genotypes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoun Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science for Climate Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do pea nodulated roots have a memory like a sieve or like an elephant when faced with recurrent water deficits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of the Internationa Society of Root Research ISRR-11-Rooting 2021 joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le mode de nutrition azotée influence-t-il le prelèvement, le stokage et la remobilisation des nutriments en conditions hydriques fluctuantes chez le pois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and metabolomic responses of the nodulated pea root system during rewatering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands. , pp.209-209, 2019, METABOLOMICS 2019, 15th Annual Conference of the Metabolomics Society, June 23-27, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to high temperatures and water deficit: a comparative study determining independent and combined effects in four grain legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition as a functional trait in legumes. Study of trade-off for plant productivity and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Poznan, Pologne, 21-24 mai 2019, Poland. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundacja UAM w Poznaniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le mode de nutrition azotée influence-t-il le prélèvement, le stockage et la remobilisation des nutriments en conditions hydriques fluctuantes chez le pois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flash Talk, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root growth and development under heat and water stresses: a comparative study determining independent and combined effects in four grain legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR-10 (International Society of Root Research). Exposing the Hidden Half. Root Research at the Forefront of Science International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jérusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated phenotyping and phenotype data analysis of plant, fruit and root development in tomato (Micro-Tom cv.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conceptual framework shows that plant genotype and soil nitrogen availability modify both plant nutritional strategies and diversity of their associated rhizosphere microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume adaptation to sulfur deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poignavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Workshop Sulfur Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fribourg, Germany. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the International Plant Sulfur Workshop, 1 p., 2014, Proceedings of the International Plant Sulfur Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity effects on primary production and symbiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faivre-Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. New Phytologist Symposium. Plant interactions with other organisms: molecules, ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aires, Argentina. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new journal on the legume research horizon - Legume Perspectives; Legume Perspectives Editorial Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Boelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Boukar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops, Novi Sad, Serbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to assess interaction between genotypes of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and the soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Forum des Jeunes Chercheurs "Jeunes chercheurs, explorons la bulle professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. 155 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptative response of N2 fixation to local N deprivation in peas using environmental and genetic variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre-Brice Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Forum des Jeunes Chercheurs "Jeunes chercheurs, explorons la bulle professionnnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. 155 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of nitrogen acquisition by the N demand of the whole plant in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Freixes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Nitrogen Fixation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gent, Belgium. 2008, European Nitrogen Fixation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques du phénotypage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Llaurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie, Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS. Ecologie &amp; Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-207, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging systems for agricultural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and applying optoelectronics in machine vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2017, Advances in Computational Intelligence and Robotics (ACIR), 2327-0411 ISBN13: 9781522506324|ISBN10: 1522506322. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0632-4.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging systems for agricultural applications: characterization of crop and root phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and applying optoelectronics in machine vision. Sergiyenko, O. and Rodriguez-Quiñonez, J.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.236-272, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-34 and N-15 labelling to model S and N flux in plants and determine the different components of N and S use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolic Flux Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Humana Press Inc., 12 p., 2014, Methods in Molecular Biology, 978-1-62703-687-0. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-688-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining molecular microbial ecology with ecophysiology and plant genetics for a better understanding of plant-microbial communities' interactions in the rhizosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.J. de Bruijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-86, 2013, 978-1-118-29617-2. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118297674.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant N Fluxes and Modulation by Nitrogen, Heat and Water Stresses. A Review Based on Comparison of Legumes and Non Legume Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abiotic Stress in Plants : Mechanisms and Adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp. 80-98, 2011, 978-953-307-394-1. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/23474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and nodule establishment and associated carbon costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of the pea crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-57808-570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for measuring symbiotic nitrogen fixation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of the pea crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen fluxes within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of the pea crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2010, 978-1-57808-570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen nutrition efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of the pea crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2010, 978-1-57808-570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evaluation of isotopic 15N isotopic methods for measurement of symbiotic nitrogen fixation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen Fixation Research Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 493 p., 2008, Mieux Comprendre, 978-1-60456-402-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evaluation of 15N isotopic methods for measuring symbiotic nitrogen fixation in the fied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen Fixation Research Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2008, 978-1-60456-402-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evaluation of 15N isotopic methods for measuring symbiotic nitrogen fixation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen Fixation Research Progress : Proceedings of the 6th international symposium on Nitrogen Fixation, Corvallis, OR 97331, August 4–10, 1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publischers inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 721 p., 2008, Current Plant Science and Biotechnology in Agriculture, 978-94-009-5175-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicago truncatula protocols : Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Larambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicago truncatula handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Samuel Roberts Noble Fondation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0-9754303-1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de carbonne et d'azote au sein de la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche méthodologique : mesure de la fixation symbiotique au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience de la nutrition azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des racines et des nodosités, coûts associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photorespiration and CO2-concentrating mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant physiology, biochemistry and molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Longman S and T, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control involving adenine and pyridine nucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gidrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Biochemistry of plants - Metabolism and respiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control involving adenine and pyridine nucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gidrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biochemistry of plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet INRA, INOVIAFLOW «Rhizotron et utilisations de celui-ci»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP 2 679 088 A1. 2012, 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les interactions plante-sol en sélection : quels traits et quelles méthodes considérer pour sélectionner des variétés mieux adaptées à des systèmes de culture agroécologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/y6b2-ge26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRac : Caractérisation de la diversité génétique de l’architecture racinaire chez le blé tendre et le blé dur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la 4PMI et de ses thématiques dans l'émission &amp;quot;Dream the Future&amp;quot; Episode 15: Farming. Planète + / RTBF / Servus TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Inra de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation comme expert scientifique international à l’évaluation de la candidature de Nanjing Agriculture University pour la création du Centre National de Phénotypage Chinois dans le cadre de l'International Evaluation Meeting of National Facility for Crop Phenomics, décembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Nanjing Agriculture University. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomes cultures : filières alimentaires et valorisation non alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dingkuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publis009-syst-095 0378, Documentation de centre, Centre de recherche de Montpellier, Montpellier 34060 (FRA). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des flux de carbone respiratoire dans les embryons de laitue en germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 1988. Français. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02856671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId701"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Salon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Christophe Salon is Research Manager in INRA, he has been for more than 10 years deputy manager of the large Research Unit Agroecology in which he managed the GEAPSI research Group. This group gathers multidisciplinary scientists (ecophysiology, genomics, genetics, molecular biology, phenotyping) working on the adaptation of legumes to environmental constraints, taking into account their interactions with soil microorganisms. Dr. Christophe Salon is also the founder and scientific manager of the High Throughput Phenotyping facility “4PMI” in Dijon. This platform develops new methods and tools to characterize a variety of shoot and roots traits for a panel of different crop species. Dr Salon has published over 70 papers in peer-reviewed journals. Dr Salon has been involved in 8 EU RTD projects (FP6 Grain Legume Integrated Project, Abstress, Legato, SOLACE, EPPN, EPPN2020, EUCLEG, Lisa..) from 1996-present in Management board/WPL and delivery roles. Dr Salon is setting up an Associated Research Laboratory on Agroecology between INRA and Chinese Agricultural University. He has also been Co-ordinator of numerous other national/international projects and involved in executive committee of international network (AEP, ILS). Dr Salon is Associate ediitor of two journals, Legumes Sciences and Plant Phenomics.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing varieties mitigates early root competition in wheat under water and nutrient limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Montazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (14), pp.4171-4184. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133657v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel P indicator to evaluate bread wheat ( &amp;lt;i&amp;gt;Triticum aestivum&amp;lt;/i&amp;gt; ) genotypes to identify tolerance to phosphorus deficiency based on two distinct root phenotyping platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Summerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136, pp.1203 - 1218. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicago truncatula genotype drives the plant nutritional strategy and its associated rhizosphere bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245 (2), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are high-throughput root phenotyping platforms suitable for informing root system architecture models with genotype-specific parameters? An evaluation based on the root model ArchiSimple and a small panel of wheat cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (8), pp.2510-2526. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological processes underlying mineral nutrition of soybean under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine), pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la recherche : Des feuilles aux racines : caractériser les plantes grâce à une serre 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Buoncristiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory or acclimation of water stress in pea rely on root system's plasticity and plant's ionome modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.art. 1089720. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1089720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root architecture characterization in relation to biomass allocation and biological nitrogen fixation in a collection of European soybean genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (Soybean Topical Issue World Soybean Research Conference 11), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Analysis of Platform-Phenotyped Root System Architecture of Bread and Durum Wheat in Relation to Agronomic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.853601. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.853601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Phosphorus Uptake and Remobilization during the Grain Development Period in Durum Wheat Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mazlouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chesseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11081006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial selection of stable rhizosphere microbiota leads to heritable plant phenotype changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaodong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Munkager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.04.13.439601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Phenotyping of Grapevine Root System Architecture by 2D or 3D Imaging: Advantages and Limits of Three Cultivation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1-15), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.638688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Bacterial Siderophores on Iron Status and Ionome in Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lurthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of soil microbial communities matters when legumes face drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.1023-1035. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea (Pisum sativum) recover from water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic dissection of Bradyrhizobium sp. strain ORS285 in symbiosis with Aeschynomene spp. inducing different bacteroid morphotypes with contrasted symbiotic efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chaumeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Nouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Our Microbial Overlords: Microbial Control of Host Behaviour, 21 (9), pp.3244-3258. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the hidden half of legumes: root phenotyping and microbial interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1014), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage racinaire haut débit et ses applications à l'étude des interactions plante x microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalk between sulfur and other mineral nutrients in cultivated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatéa Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Vigani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Trouverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (16), pp.4183-4196. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and Micronutrient Storage in Plants and Their Remobilization When Facing Scarcity: The Case of Drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Diquelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture8010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluxomics links cellular functional analyses to whole-plant phenotyping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (9), pp.2083-2098. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erx126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in plant and crop physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Aguirrezabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nitrogen fixation is modulated in response to different water availability levels and during recovery: a structural and functional study at the whole plant level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 399 (1-2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2674-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution de détection des maladies de la vigne par imagerie de drone. Diagnostic et réduction des pesticides à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nod factor supply under water stress conditions modulates cytokinin biosynthesis and enhances nodule formation and N nutrition in soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Neil Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592324.2016.1212799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea nodule gradients explain N nutrition and limited symbiotic fixation in hypernodulating mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0328-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean is less impacted by water stress using Bradyrhizobium japonicum and thuricin-17 from Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Souleimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Neil Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald L. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.749-757. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-2 fixation of pea hypernodulating mutants is more tolerant to root pruning than that of wild type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre-Brice Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 378 (1-2), pp.397-412. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Larambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to study the relationship between Medicago truncatula genotypes and their associated rhizosphere bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365 (1-2), pp.183 - 199. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1364-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poignavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (6), pp.982-996. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea nodule gradients explain C nutrition and depressed growth phenotype of hypernodulating mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre-Brice Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (4), pp.829-838. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 15N2 labelling technique to estimate exudation by white clover and transfer to companion ryegrass of symbiotically fixed N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lesuffleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1562-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dijon : une nouvelle plateforme de phénotypage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a physiological framework for improving the detection of quantitative trait loci related to nitrogen nutrition in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (4), pp.755-768. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-011-1744-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to hierarchize the main physiological processes responsible for phenotypic differences in large-scale screening studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.311-313. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.19038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPHD: a platform for high-speed phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Nitrogen Availability and Plant Genotype Modify the Nutrition Strategies of M. truncatula and the Associated Rhizosphere Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Medicago truncatula and Pseudomonas fluorescens: evaluation of costs and benefits across an elevated atmospheric CO2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e45740. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPHD: a platform for phenotyping broadband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338, pp.61 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition and recovery of symbiotic N(2) fixation by peas (Pisum sativum L.) in response to short-term nitrate exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 346 (1-2), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the size and composition of fruit, grain and seed by process-based simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Génard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 191 (3), pp.601-618. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nodulation process is tightly adjusted to plant growth. An analysis using environmentally and genetically induced variation of nodule number and biomass in pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 337 (1-2), pp.399-412. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-010-0536-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Medicago truncatula to nitrogen limitation is modulated via local and systemic nodule developmental responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Freixes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (3), pp.817-28. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03103.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under what circumstances can process-based simulation models link genotype to phenotype for complex traits? Case-study of fruit and grain quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.955-967. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erp377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining plant genetic, ecophysiological and microbiological approaches to enhance nitrogen uptake in legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine G. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modeling of the integrative response of Medicago truncatula to nitrogen constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (11), pp.1022-33. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools developed for model legumes - Ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Legumes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can differences of nitrogen nutrition level among Medicago truncatula genotypes be assessed non-destructively?: Probing with a recombinant inbred lines population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model symbiotic association between Medicago truncatula cv. Jemalong and Rhizobium meliloti strain 2011 leads to N-stressed plants when symbiotic N2 fixation is the main N source for plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (13), pp.3509-3522. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ern203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of carbon and nitrogen reserve accumulation in legume seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (10), pp.780 - 787. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Freixes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based framework for the phenotypic characterization of the flowering of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01620.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in nodulation and root growth affects nitrogen fixation and accumulation in Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine G. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100 (3), pp.589-598. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an ecophysiological analysis to dissect genetic variability and to propose an ideotype for nitrogen nutrition in Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100 (7), pp.1525-1536. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Based on Facilitated Passive Diffusion is Needed to Describe Root Water Entry through Aquaporins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Beaudette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.N. Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (5), pp.401-403. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.2.5.4333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a standard framework for the phenotypic analysis of Medicago truncatula: an effective method for characterizing the plant material used for functional genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (6), pp.1087-1098. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01483.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic analysis of legume flowers and seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Domoney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ferrandiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Firnhaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2), pp.133-141. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardising the methodology for characterising Medicago truncatula phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity for seed protein composition in Meticago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of exogenous nitrogen partitioning and nitrogen remobilization from vegetative organs in pea revealed by 15N in vivo labeling throughout seed filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 137 (4), pp.1463-1473. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.104.056713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the carbon costs of seed production related to the quantitative and qualitative performance? An appraisal for legumes and other crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (11), pp.1388-1395. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01371.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating the performance of legume and other crops to the carbon costs of seed production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (4), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does temperature affect C and N allocation to the seeds during the seed-filling period in pea? Effect on seed nitrogen concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (11), pp.1009-1017. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP05154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and composition of the seeds of nine genotypes of the Medicago truncatula species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (6), pp.557-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Cadherin-beta-catenin adhesion complex in neuroendocrine tumors of the lung : asuggested role upon local invasion and metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantuejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drabkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.1148-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics science : from laboratory to plant improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carroll Vance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic N2 fixation activity in relation to C economy of Pisum sativum L. as a function of plant phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, pp.2733-2744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of 13C partitioning between shoots and nodulated roots of N2 or nitrate-fed Pisum sativum L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.539-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif split-root hydroponique pour l'étude des flux de C et N et du fonctionnement du système racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold acclimation of winter and spring peas: carbon partitioning as affected by light intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.535-548. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(03)00003-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal patterns of C-13 partitioning between shoots and nodulated roots of N2 or nitrate-fed Pisum sativum L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.539-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and nodule growth in Pisum sativum L. in relation to photosynthesis : analysis usin 13C-labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92, pp.557-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sucrose content in the phloem sap reaching field pea seeds (Pisum sativum L.) be an accurate indicator of seed growth potential ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, pp.2457-2465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic N2 fixation activity in relation to C economy of Pisum sativum L. as a function of plant phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (393), pp.2733-2744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sucrose content in the phloem sap reaching field pea seeds (Pisum sativum L.) be an accurate indicator of seed growth potential ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (392), pp.2457-2465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineral nitrogen on nitrogen nutrition and biomass partitioning between the shoot and roots of pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242, pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effects of soil nitrate, growth potential and phenology on symbiotic nitrogen fixation of pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 243, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mineral nitrogen on nitrogen nutrition and biomass partitioning between the shoot and roots of pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242, pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between yield stability and seed composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na+ content of Xylem sap is closely related to root biomass in pea (Pisum sativum) : a potential tool for studying root growth under controlled conditions and in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82, pp.567-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water entry into detached root systems saturates with increasing externally applied pressure ; a result inconsistent with models of simple passive diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115, pp.406-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effects of soil nitrate, growth potential and phenology on symbiotic nitrogen fixation of pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 243, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing crop nitrogen and soil dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hauggaard-Nielsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34 (4), pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain legume seed filling in relation to nitrogen acquisition: A review and prospects with particular reference to pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (6-7), pp.539-552. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2001143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une chambre phytotronique de marquage isotopique double C/N pour l'étude du fonctionnement des légumineuses: description du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Waremboug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for light-stimulated fatty acid synthesis in soybean fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Willms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.B. Layzell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 120, pp.1117-1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycolaldehyde inhibition of CO2 transport in the cyanobaterium Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount and isotopic composition of the CO2 released from the cyanobacterium Synechococcus UTEX 625 after rapid quenching of the active CO2 transport system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.981-997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ci fluxes cyanobacteria: comparison between the carboxysome hypothesis and the equilibrium proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.2117-2130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCO3-efflux and the regulation of the intracellular Ci pool size in Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.290-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influx and efflux of inorganic carbon in Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.247-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCO3 and CO2 leakage from Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.260-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic nitrite reduction as influenced by the internal inorganic carbon pool in air-grown cells of Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 108, pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic carbon-stimulated O2 photoreduction is suppressed by NO2- assimilation in air-grown cells of Synechococcus UTEX 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 109, pp.1295-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of carbon fluxes through the tricarboxylic acid cycle in early germinating lettuce embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 263 (25), pp.12278-12287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of metabolic fluxes in cyclic pathways by labelling experiments and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 26 (2), pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoNet, an International Research Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE workshop – Japan partners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Japon, Oct 2025, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Montesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus écophysiologiques impliqués dans la résilience de la légumineuse à graine lors d’épisodes de déficit hydrique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Légumineuses : importance de l'alimentation en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics insights into root-driven resource acquisition: understanding responses to water and heat stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réseau rhizophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering how heat stress and water deficit, alone or in combination reconfigure interactions between plant and microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future. 12ISRR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea resilience to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Legume Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuration des relations plant-microorganisme sous l’Influence du stress thermique et hydrique, isolé ou combiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau rhizosPHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration du Centre franco-chinois de Neutralité Carbone (CNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie de rhizodéposition chez les legumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain L. Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RhizoDREAM workshop, INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecophysiology, microbial ecology, molecular physiology and genetics and high throughput phenotyping to assess key traits of plant and micro organisms interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE – NARO Phenotyping research focus on INRAE/NARO activites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Naro, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Veyland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">émission télévisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Microbial Communities associated to soybean under Combined Heat and Water Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la résilience du pois et de la Féverole au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupement des Sélectionneurs de Protéagineux (GSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d’expérience du projet Horizon Rhizobreed : boîte à outils de sélection pour améliorer la résilience des cultures et l'adaptation au changement climatique via la sélection à l'interface racine-sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Département BAP INRAE - AgroEcoSystem. Contribution du système racinaire et des fonctions des plantes aux cycles N/P et au stockage de C dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From platform to the fields - Bread Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Too deep or not too deep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolACE, Jan 2022, Viso-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roots of agriculture. To dig or not to dig: root phenotyping for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solace Final Stakeholder Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data & Agriculture. What's going on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agritech World Tour 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARO Food Health symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRac : Analyse de la diversité d’architecture racinaire chez le blé tendre et le blé dur en lien avec la tolérance au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontre Scientifique du FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science for Climate Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North East Agricultural University lectures, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vituel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web broadcast conference (> 5000 auditeurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies du numérique au service du phénotypage HD et de la sélection des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant2pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodes de phénotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion finale PeaMUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance du système racinaire du maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIRGA Project. Journée animation thématique "Croissance et adaptation des plantes, quels apports de la recherche pour l’innovation" GIS Biotechnologies Vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) recover from water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Legume Society (ILS). INT., May 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour le phénotypage racinaire haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut débit de l'architecture du système racinaire du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système racinaire nodulé du pois : un rôle pivot pour sa stabilité sous contraintes hydriques fluctuantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days, système racinaire, Interactions Rhizosphériques, Immunité végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du phénotypage haut débit à l'étude des interactions plante x microorganismes en conditions de stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la diversité génétique de l’architecture racinaire chez le blé tendre et le blé dur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for innovative research on legume nutrition and stress adaptation: an ecophysiologist’s and phenotyping point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Legume Society (ILS). INT., May 2019, Poznan, Pologne, 21-24 mai 2019, Poland. 214p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes et des omes: comment alimenter les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA/Sélectionneurs privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d’organisation logistique local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Jewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput root phenotyping, besides shoot phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the context of sustainable agriculture how, with plant high throughput phenotyping, can we address the various challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Declerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST final meeting Action FA1306. The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalks between S and other mineral nutrients in cultivated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatéa Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. th International Plant Sulfur Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Conegliano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INRA - Sustainable agriculture development: French Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agriculture Workshop, China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genotype: a lever in the interactions between plant and its associated rhizosphere microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Plant Microbiome Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping feeds plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to improve nutrients use efficiency and plant–microbial Interactions: case studies of N and legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines Pisum sativum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Phenotyping and candidate traits for optimizing plant nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durum days "Durum Wheat market outlook and price forecast"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Foggia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Hefei University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume chains diagnosis for animal and human food and (some...) development prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st TRUE Legume Innovation and Networking (LIN) - Workshop of the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Athène, Grèce, 20 avril 2018, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can high throughput phenotyping contribute to sustainable agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Roullier Innovations awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, St Malo, France, 28 juin 2018, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Agroecology’s research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput root phenotyping using the “Rhizo” suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST WG1 EPPN2020 workshop. Current and future applications of phenotyping in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PMI: Plant Phenotyping Platform for Plant and Microorganisms Interactions Phenotyping innovations, opportunities and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Agricultural project China Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la plante récupère-t-elle après un stress hydrique ? Une étude écophysiologique et moléculaire chez la légumineuse à graines Pisum sativum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens existants entre pratiques culturales et qualité des matières premières agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Dymarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Million</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora Café "Pratiques agricoles : quel impact sur le produit fini?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et traitements d’images au service du phénotypage racinaire au sein de la plateforme haut débit 4PMI avec le système RhizoCab-RhizoTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High througput phenotyping of interactions between plants and microorganisms, associated devices. Phenotyping Platform for Plant and Plant Micro organisms Interactions (4PMI, INRA Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop on the effects of biotic and abiotic stresses in legumes: the ABSTRESS and BIOTECSOJASUR projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ABSTRESS project - Work Package 1 : Define and establish the experimental conditions for investigating plant response to drought and &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt; stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop on the effects of biotic and abiotic stresses in legumes: the ABSTRESS and BIOTECSOJASUR projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution imagery for phenotypic root traits detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRG-AgEng 2016, International Conférence on Agricultural Engineering, Automation, Environment and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-organisation de la journée annuelle ARVALIS Institut du Végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle ARVALIS Institut du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVALIS - Institut du végétal [Paris]. FRA., Jun 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and international phenotyping initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop on the effects of biotic and abiotic stresses in legumes: the ABSTRESS and BIOTECSOJASUR projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Balcarce, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cortesero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of nodules in legumes by imagery in a phenotyping context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping of plant interactions with micro organisms : associated devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting of the EFOR Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to decrease the negative impact of water stress on soybean production : application of thuricin-17 and nod factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Neil Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Science International – BASF Symposium 2014 on Unlocking Yield Potential in Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Deidesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping plant root and their interaction with soil micro-organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1306 "The quest for tolerant varieties - Phenotyping at plant and cellular level" - WG1 Meeting "Phenotyping: from the lab to the field"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Larcana, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping Platform for Plant and Plant Micro organisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées M3P (Montpellier Plant Phenotyping Platforms)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Montpellier, FRA., Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for high throughput phenotyping in agrecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SFR Structure Fédérative de Recherche, Angers IRHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Use Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUE Groupe de Travail Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition and recovery of symbiotic N2 fixation by peas (Pisum sativum L.) in response to short term nitrate exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbon, Portugal. 573 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités de Phénotypage racinaire en interaction avec les Micro organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Département SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Dijon, FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut débit des interactions entre plantes et micro-organismes : exemple des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Structure Féderative de Recherche QUASAV" Toulouse Phénotypage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut débit des interactions entre plantes et micro-organismes : exemple des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la Plate-Forme BIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Jan 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodulated root imaging within the high throughput plant phenotyping platform (PPHD, INRA, Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute Days of MPI-MP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Potsdam-Golm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of phenotypic traits in legume roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on Image Analysis Methods for the Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEGumes for the Agriculture of TOmorrow (LEGATO project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Rubiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Jul 2014, Saskatoon, Canada. 225 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing plant and organisms interactions : challenges and opportunities involving high throughput plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSO Satellite Meeting of EPPN on Phenotyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Plant Science Organisation (EPSO). BEL., Sep 2013, Porto Heli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping plant and organisms interactions in the context of sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Physiology Phenotyping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UK Plant Phenomics Network., Dec 2013, Essex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptative response of N2 fixation to a root pruning in peas using environmental and genetic variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre-Brice Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EPSO Conference “Plants for a Greening Economy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Plant Science Organisation (EPSO). BEL., Sep 2013, Porto Heli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput phenotyping... What’s going on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Abstress European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Essex. GBR., Dec 2013, Lecce, Italie, juin 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities involving high throughput plant Phenotyping of plant and organisms interactions in PPHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoDays 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemnatec., Oct 2013, Vaals, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle d'Erfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et gestion de la biodiversité dans les sols: quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) 2012. Évaluer et gérer la fertilité des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’excellence scientifique et le potentiel d’innovation et de transfert de technologie présents à Dijon dans les domaines de l’agroenvironnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’information et d’échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Dijon. FRA., Oct 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping: Case study of legumes plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Network EPPN workshop "plant phenotyping"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Warsaw,, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem: highway to N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Phloème dans tous ses états. Formation, Nutrition, Transport, Réponse aux ravageurs et applications. Société Française de Biologie Végétale, IIième journée de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotipage racinaire, cas d'étude des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS ALLenvi, Journée Racines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to assess interaction between genotypes of Medicago truncatula and the soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PPHD » : A Platform For High Throughput Phenotyping of Plant/Plant and Plant/Microorganisms Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 2011 Plant Phenomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Diego, United States. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs-benfits trade-off in the intercation between Medicago truncatula and Pseudomonas fluorescens C7R12 across atmospheric carbon dioxide modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine C. Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Western Australia. Saisissez le nom du laboratoire, du service ou du département., Perth, AUS., Sep 2011, Perth, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalks between soil microbial communities and a nitrogen fixing legume species (medicago truncatula) during its Vegetative Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Food Legumes Research Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’interaction « Plante x Communauté microbienne du sol » chez l’espèce modèle &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an ecophysiological model to compare the funtional response to nitrogen availability between a root architecture mutant and its wild type of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; : the root architecture mutant is impacted in nitrogen acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Larambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V)and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEA NOD&amp;quot;: a model describing the appearance and growth of nodules within the root system of pea as a function of C and N nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen use efficiency, importance for plant reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-UCBN, "Les réserves végétales et leur importance agronomique et sylvicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des réponses intégrées de Medicago truncatula (Mtr) aux contraintes azotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire programme INRA AgroBI, Biologie Integrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the apparition and growth of nodules within the root system of pea as a function of C and N nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Européenne Des Protéagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition, localization and growth of nodules within the root system of pea, as affected by assimilate availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. international conference on symbiotic nitrogen fixation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the phenotypic variability associated to nitrogen nutrition within a recombinant inbred line population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model legume congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing plant development and photosynthetic activity in Medicago truncatula as a function of nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.International Conference on Legume Genomics and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing plant development and photosynthetic activity in Medicago truncatula as a function of nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Legume Genomics and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the establishment of vegetative shoot parts and of photosynthetic activity in relation to nitrogen nutrition in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Norwich, United Kingdom. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the development and growth of Medicago truncatula in response to environmental conditions. establishment of the leag area in response to nitrogen nutrition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of seed growth potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ochatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLIP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing an ecophysiological framework of analysis for facilitating functional genomics approaches in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Asilomar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a relation between soil nitrate availability and nodule growth in pea (Pisum sativum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic fractionation due to N2 fixation in various grain legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of root morphology in pea : relationship with the seed protein content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Larambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cassecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea (Pisum sativum) embryo cell division in relation with temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ochatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea (Pisum sativum) seed growth potential is related to carbon flow towards seeds during cell division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity for storage protein content and 1-D electrophoresis patterns in seeds of Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and ecophysiological determinants of legume seed production. An integrated project developed by the URLEG INRA Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on modelling quality traits and their genetic variability for wheat. A satellite meeting ot the VIII ESA Congress KVL Copenhagen Denmark juillet 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing an ecophysiological approach in functional genomics : a framework for the analysis of genetic variability in Medicago truncatula.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of nitrogen accumulation of pea (Pisum sativum L.) seeds during the seed filling period : assessment of N remobilisation from the vegetative parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different isotopic methods for measurement of symbiotic nitrogen fixation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain legumes and the environment : how to assess benefits and impacts, AEP workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et composition de la graine de Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : génétique et génomique de la légumineuse modèle Medicago truncatula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent aquaporin mediated water entry into pressurised detached root systems of pea, soybean and tomato follows saturating facilitated diffusion kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil nitrate availability on symbiotic N2 fixation, nitrogen nutrition and biomass partitioning between shoot and root of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of symbiotic nitrogen fixation in the field using a multienrichment technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na+ content of xylem is related to root biomass in peas : a potential tool for studying root growth under controlled conditions in various substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen uptake indicators and nitrogen accumulation in pea seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième séminaire Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Chasseneuil du Poitou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen nutrition level and temperature effects on vegetative N remobilisation rate and distribution of canopy N during seed filling period in soybean (Glycine max L. Merr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of bud appearance in pea (Pisum sativum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the form of nitrogen nutrition regime on shoot, nodule and root growth of pea : relationship between nitrogen fixation and soil nitrogen availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European nitrogen fixation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the activity of nitrogen fixation and soil nitrogen availability throughout the growth cycle of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence méditerranéenne de rhizobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of maternal environment on embryonic cell division: consequences for the pea seed growth potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemontey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mousset-Déclas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Villadolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the 15N isotope dilution technique on a short time interval for the determination of the percentage of N derived from symbiotic fixation by pea (P. sativum L.) during the growth cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAP composition within pea (P.sativum L.) plants grown in field as influenced by the nitrogen nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference on Grain Legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nodulated root system architecture in relation to biomass allocation and biological nitrogen fixation in a collection of european soybean genotypes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Biarnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoun Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Maslard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe P. Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do pea nodulated roots have a memory like a sieve or like an elephant when faced with recurrent water deficits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of the Internationa Society of Root Research ISRR-11-Rooting 2021 joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science for Climate Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands. , pp.209-209, 2019, METABOLOMICS 2019, 15th Annual Conference of the Metabolomics Society, June 23-27, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le mode de nutrition azotée influence-t-il le prelèvement, le stokage et la remobilisation des nutriments en conditions hydriques fluctuantes chez le pois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and metabolomic responses of the nodulated pea root system during rewatering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to high temperatures and water deficit: a comparative study determining independent and combined effects in four grain legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition as a functional trait in legumes. Study of trade-off for plant productivity and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Poznan, Pologne, 21-24 mai 2019, Poland. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundacja UAM w Poznaniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le mode de nutrition azotée influence-t-il le prélèvement, le stockage et la remobilisation des nutriments en conditions hydriques fluctuantes chez le pois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flash Talk, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root growth and development under heat and water stresses: a comparative study determining independent and combined effects in four grain legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR-10 (International Society of Root Research). Exposing the Hidden Half. Root Research at the Forefront of Science International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jérusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated phenotyping and phenotype data analysis of plant, fruit and root development in tomato (Micro-Tom cv.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conceptual framework shows that plant genotype and soil nitrogen availability modify both plant nutritional strategies and diversity of their associated rhizosphere microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume adaptation to sulfur deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poignavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Workshop Sulfur Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fribourg, Germany. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the International Plant Sulfur Workshop, 1 p., 2014, Proceedings of the International Plant Sulfur Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity effects on primary production and symbiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faivre-Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. New Phytologist Symposium. Plant interactions with other organisms: molecules, ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aires, Argentina. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new journal on the legume research horizon - Legume Perspectives; Legume Perspectives Editorial Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Boelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Boukar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops, Novi Sad, Serbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to assess interaction between genotypes of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and the soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Forum des Jeunes Chercheurs "Jeunes chercheurs, explorons la bulle professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. 155 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the adaptative response of N2 fixation to local N deprivation in peas using environmental and genetic variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre-Brice Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Forum des Jeunes Chercheurs "Jeunes chercheurs, explorons la bulle professionnnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. 155 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of nitrogen acquisition by the N demand of the whole plant in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Freixes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Nitrogen Fixation Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gent, Belgium. 2008, European Nitrogen Fixation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis méthodologiques du phénotypage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Llaurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie, Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS. Ecologie &amp; Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-207, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging systems for agricultural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and applying optoelectronics in machine vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2017, Advances in Computational Intelligence and Robotics (ACIR), 2327-0411 ISBN13: 9781522506324|ISBN10: 1522506322. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0632-4.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging systems for agricultural applications: characterization of crop and root phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and applying optoelectronics in machine vision. Sergiyenko, O. and Rodriguez-Quiñonez, J.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.236-272, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-34 and N-15 labelling to model S and N flux in plants and determine the different components of N and S use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolic Flux Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Humana Press Inc., 12 p., 2014, Methods in Molecular Biology, 978-1-62703-687-0. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-62703-688-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining molecular microbial ecology with ecophysiology and plant genetics for a better understanding of plant-microbial communities' interactions in the rhizosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Zancarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.J. de Bruijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-86, 2013, 978-1-118-29617-2. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118297674.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant N Fluxes and Modulation by Nitrogen, Heat and Water Stresses. A Review Based on Comparison of Legumes and Non Legume Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Avice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abiotic Stress in Plants : Mechanisms and Adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp. 80-98, 2011, 978-953-307-394-1. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/23474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for measuring symbiotic nitrogen fixation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of the pea crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root and nodule establishment and associated carbon costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of the pea crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-57808-570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen fluxes within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of the pea crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2010, 978-1-57808-570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen nutrition efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of the pea crop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2010, 978-1-57808-570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evaluation of isotopic 15N isotopic methods for measurement of symbiotic nitrogen fixation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen Fixation Research Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 493 p., 2008, Mieux Comprendre, 978-1-60456-402-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evaluation of 15N isotopic methods for measuring symbiotic nitrogen fixation in the fied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen Fixation Research Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2008, 978-1-60456-402-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evaluation of 15N isotopic methods for measuring symbiotic nitrogen fixation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen Fixation Research Progress : Proceedings of the 6th international symposium on Nitrogen Fixation, Corvallis, OR 97331, August 4–10, 1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publischers inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 721 p., 2008, Current Plant Science and Biotechnology in Agriculture, 978-94-009-5175-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicago truncatula protocols : Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Larambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicago truncatula handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Samuel Roberts Noble Fondation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0-9754303-1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche méthodologique : mesure de la fixation symbiotique au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience de la nutrition azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des racines et des nodosités, coûts associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de carbonne et d'azote au sein de la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrophysiologie du pois protéagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2005, Mieux Comprendre, 2-7380-1182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photorespiration and CO2-concentrating mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Canvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant physiology, biochemistry and molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Longman S and T, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control involving adenine and pyridine nucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gidrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Biochemistry of plants - Metabolism and respiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control involving adenine and pyridine nucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gidrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biochemistry of plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet INRA, INOVIAFLOW «Rhizotron et utilisations de celui-ci»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP 2 679 088 A1. 2012, 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les interactions plante-sol en sélection : quels traits et quelles méthodes considérer pour sélectionner des variétés mieux adaptées à des systèmes de culture agroécologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/y6b2-ge26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiRac : Caractérisation de la diversité génétique de l’architecture racinaire chez le blé tendre et le blé dur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la 4PMI et de ses thématiques dans l'émission &amp;quot;Dream the Future&amp;quot; Episode 15: Farming. Planète + / RTBF / Servus TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Inra de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation comme expert scientifique international à l’évaluation de la candidature de Nanjing Agriculture University pour la création du Centre National de Phénotypage Chinois dans le cadre de l'International Evaluation Meeting of National Facility for Crop Phenomics, décembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Nanjing Agriculture University. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomes cultures : filières alimentaires et valorisation non alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dingkuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publis009-syst-095 0378, Documentation de centre, Centre de recherche de Montpellier, Montpellier 34060 (FRA). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des flux de carbone respiratoire dans les embryons de laitue en germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 1988. Français. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02856671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId701"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Summerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Anh Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1089720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buoncristiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cantat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14292" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8010014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Aguirrezabal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2674-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald L. Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Neil Emery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1212799" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0328-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Souleimanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Neil Emery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0256-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre-Brice Cazenave" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2039-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0146-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647582v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1562-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9625AD3ACEEC22D11376F3519659C06E34E8A01B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1744-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THJFQT56-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.19038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Simonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646130v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0817-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDD0T207-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0536-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0743SBRD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Santoni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03103.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660922v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Laguerre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98WCPXL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874506v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9B2D6LS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668088v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern203" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D93B6BCAE458AFDD7430AFD49A97E2C0918C7A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01620.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm147" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665118v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm241" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Beaudette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.N. Emery" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.5.4333" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01483.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domoney" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Ellis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferrandiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.01.014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X29VWJBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658912v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670924v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01371.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681174v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.056713" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874532v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05154" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guedon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lechevalier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lantuejoul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Brichon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drabkin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll Vance" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeudy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Warembourg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676759v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675570v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670781v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeidy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warembourg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675504v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(03)00003-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDJZ3SRQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675137v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677827v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675172v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679647v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675233v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676365v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Emery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677760v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675132v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694401v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waremboug" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684323v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Willms" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Layzell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688148v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Canvin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687498v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688035v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Miller" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Espie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694948v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687569v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mir" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709738v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713692v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716975v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pradet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720568v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506341v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224488v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L. Barnard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882935v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687767v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714410v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330783v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320542v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179215v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012655v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734276v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788246v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790478v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289526v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786391v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332435v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790447v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736258v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937675v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Jewell" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786741v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786740v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735036v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerk" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734753v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786738v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786735v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787504v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786737v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785045v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734173v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733820v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603276v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785024v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dymarski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Million" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739422v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742101v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743624v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742022v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797489v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739569v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794599v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791957v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798011v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740448v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791956v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791946v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795992v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795598v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740641v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Annichiarico" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744571v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802427v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805459v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802432v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748712v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807827v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802430v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806054v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807650v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805023v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896873v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752728v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755558v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203981v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752733v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750719v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Europ&#233;enne Des Prot&#233;agineux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753398v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750735v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750667v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750704v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759271v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825729v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759112v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759734v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762297v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763929v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Amarger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760464v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761340v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762360v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759045v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759874v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761634v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761847v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763178v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761686v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758768v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758905v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764057v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762135v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759630v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandgirard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760169v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764860v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765006v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Emery" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768046v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemontey" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mousset-D&#233;clas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769810v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duthion" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770861v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215131v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714361v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330835v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320712v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787415v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738281v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leborgne" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diatta" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737284v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ils3.org/program" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734432v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786877v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734358v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749487v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annicchiarico" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Boelt" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Boller" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Boukar" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262575.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746022v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754101v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311207v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie, Benjamin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817975v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crozat" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578085705" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823424v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823140v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819004v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823547v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=6965" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814153v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815148v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9789024732555" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823307v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830604v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833985v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828353v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829659v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834462v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856856v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853902v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801042v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561256v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Lafarge" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943982v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943917v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823858v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02856671v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Summerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Anh Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buoncristiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1089720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.853601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chesseron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cantat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00730" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14292" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8010014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Aguirrezabal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2674-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al Saddik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zunino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald L. Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Neil Emery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1212799" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0328-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Souleimanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Neil Emery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0256-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre-Brice Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2039-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0146-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647582v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1562-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9625AD3ACEEC22D11376F3519659C06E34E8A01B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Simonin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1744-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THJFQT56-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.19038" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646130v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0817-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDD0T207-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0536-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0743SBRD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Santoni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03103.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660922v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Laguerre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98WCPXL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668088v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern203" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D93B6BCAE458AFDD7430AFD49A97E2C0918C7A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9B2D6LS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01620.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm147" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665118v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm241" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Beaudette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.N. Emery" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.5.4333" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01483.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domoney" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Ellis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferrandiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.01.014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X29VWJBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658912v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681174v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.056713" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680795v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01371.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01874532v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05154" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guedon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lechevalier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lantuejoul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Brichon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drabkin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll Vance" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeudy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Warembourg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676759v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675504v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(03)00003-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDJZ3SRQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670781v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeidy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warembourg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675570v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675137v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677827v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675233v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675172v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676365v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Emery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677760v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675132v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886153v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001143" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694401v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waremboug" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684323v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Willms" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Layzell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688148v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Canvin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688035v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Miller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Espie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687498v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694948v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687569v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mir" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709738v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713692v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716975v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pradet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720568v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506341v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230602v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L. Barnard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224488v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882935v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939651v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687767v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714410v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790952v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330783v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179215v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320542v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012655v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246241v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nacry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubreuil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krouk" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734276v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790478v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289526v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788246v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786391v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332435v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736258v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790447v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937675v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Jewell" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786741v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735036v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerk" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734753v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786740v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786738v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733785v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786735v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787504v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786737v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785045v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734173v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733820v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603276v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785024v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dymarski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Million" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606220v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739422v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742101v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607093v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743624v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742022v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741403v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_12" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797489v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798011v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740448v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01774443v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791957v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791956v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794599v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739569v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795992v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791946v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795598v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740502v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740641v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Annichiarico" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744571v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802432v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748712v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802427v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805459v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802430v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807827v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806054v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807650v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805023v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896873v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752728v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755558v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203981v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752733v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750719v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Europ&#233;enne Des Prot&#233;agineux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753398v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750735v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750667v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750704v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825729v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759271v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759112v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759734v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762297v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763929v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Amarger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762360v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761340v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mathey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760464v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759045v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759874v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761634v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761847v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763178v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761686v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758768v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758905v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764057v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762135v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759630v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandgirard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760169v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764860v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765006v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Emery" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768046v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemontey" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mousset-D&#233;clas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769810v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duthion" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770861v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215131v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714361v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169576v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320712v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330835v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787415v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738281v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leborgne" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diatta" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737284v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ils3.org/program" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734432v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786877v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734358v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749487v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annicchiarico" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Boelt" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Boller" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Boukar" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262575.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746022v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754101v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311207v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie, Benjamin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823424v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817975v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crozat" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578085705" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823140v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819004v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823547v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=6965" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814153v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815148v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9789024732555" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823307v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833985v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828353v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829659v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830604v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834462v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856856v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853902v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801042v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561256v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Lafarge" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943982v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943917v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823858v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02856671v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>