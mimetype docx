--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -227,251 +227,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde n°1 : « Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
+                <w:t xml:space="preserve">Pour être heureux, faisons la guerre ! Une critique de l'économie du bonheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thomas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.4-34</w:t>
+              <w:t xml:space="preserve">, 2024, 6, pp.51 - 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558036v1</w:t>
+                <w:t xml:space="preserve">halshs-05162824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour être heureux, faisons la guerre ! Une critique de l'économie du bonheur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde n°1 : « Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Haid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salvat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis-Miguel Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.51 - 66</w:t>
+              <w:t xml:space="preserve">, 2024, 6, pp.4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05162824v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STILLBORN YET NOT WITHOUT INFLUENCE: WHAT MILL’S POLITICAL ECONOMY OWES TO HIS PROJECT OF ETHOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -505,51 +505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel, Manuel rationaliste de survie, Marseille, Éditions Agone, 2020, 383 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (11), pp.246-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STILL-BORN YET NOT WITHOUT INFLUENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -656,51 +656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ÉTHIQUE À L’ÉPREUVE DE LA GESTATION POUR AUTRUI (GPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -725,51 +725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review of The Cosmos of Duty by Roger Crisp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -798,51 +798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living by Default</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From literature to politics : how Rousseau has come to symbolize totalitarianism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -949,51 +949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French political economy and positivism (or how history of economic thought became mainstream economics)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberian journal of the History of Economic Thought </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.157-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1021,273 +1021,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrospective des articles publiés depuis 1984</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Parfit, l’égoïsme rationnel et la question de l’identité personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Économies et sociétés. Série PE, Histoire de la pensée économique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Varia/Économie et littérature, 5 (4), pp.437-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.2175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01124397v1</w:t>
+                <w:t xml:space="preserve">halshs-01284336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics of paternalism: the hidden costs of self-commanding strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rétrospective des articles publiés depuis 1984</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Philosophical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, IX (1), pp.102-124</w:t>
+              <w:t xml:space="preserve"> Économies et sociétés. Série PE, Histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Trente ans d’Histoire de la pensée économique, 51, pp.2015-2042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01233100v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01124397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parfit, l’égoïsme rationnel et la question de l’identité personnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Economics of paternalism: the hidden costs of self-commanding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Philosophical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IX (1), pp.102-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.2175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01284336v1</w:t>
+                <w:t xml:space="preserve">halshs-01233100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Paternalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (2), pp.109-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,51 +1321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau et la 'Renaissance classique' française (1898-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorité morale et autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53, pp.75-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1468,51 +1468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les articles 'Oe/Economie' et leurs désignants dans l'Encyclopédie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40-41, pp.107-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1572,303 +1572,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité personnelle et expérientialisme impersonnel chez Parfit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sidgwick on Impartiality and Personal Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bucchioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parfit: Reasons and Persons (1984-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Salvat; Yann Schmitt, Jun 2024, Aix-en- Provence, France</w:t>
+              <w:t xml:space="preserve">Utilitarianism Debated / L’utilitarisme en débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle De Champ, CY Cergy Paris Université (Agora); Claude Gautier, ENS de Lyon (Triangle); Françoise Orazi, Université Lyon 2 (Triangle), Dec 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05218380v1</w:t>
+                <w:t xml:space="preserve">halshs-05218398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidgwick on Impartiality and Personal Relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Haid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salvat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis-Miguel Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilitarianism Debated / L’utilitarisme en débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle De Champ, CY Cergy Paris Université (Agora); Claude Gautier, ENS de Lyon (Triangle); Françoise Orazi, Université Lyon 2 (Triangle), Dec 2024, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Université d’automne de l’Institut Louis Favoreu : Droit au bonheur et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Louis Favoreu (ILF), Aix Marseille Université, Sep 2024, Aix-en-Provence, France. pp.4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05218398v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05162872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identité personnelle et expérientialisme impersonnel chez Parfit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bucchioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’automne de l’Institut Louis Favoreu : Droit au bonheur et développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Louis Favoreu (ILF), Aix Marseille Université, Sep 2024, Aix-en-Provence, France. pp.4-34</w:t>
+              <w:t xml:space="preserve">Parfit: Reasons and Persons (1984-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Salvat; Yann Schmitt, Jun 2024, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05162872v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05218380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1925,51 +1925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylène Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2043,51 +2043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilitarisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.128, 2020, L'utilitarisme, Pascal Combemale, 9782348055379</w:t>
             </w:r>
           </w:p>
@@ -2146,64 +2146,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité personnelle et expérientialisme impersonnel chez Parfit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bucchioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Salvat; Yann Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des raisons et des personnes (1984-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2245,215 +2245,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éthique transhumaine au prisme de l’éthique humaine : enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, DICE Éditions, pp.51 - 66, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DICE Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/11zbw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902336v1</w:t>
+                <w:t xml:space="preserve">halshs-04840181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éthique transhumaine au prisme de l’éthique humaine : enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Mahalatchimy et Guylène Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DICE Éditions, pp.51 - 66, 2024, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11zbw⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DICE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Transhumanisme : de nouveaux droits ?</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04840181v1</w:t>
+                <w:t xml:space="preserve">hal-03902336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau's virtuous economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuroki, Ryuzo; Ando, Yusuke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Foundations of Political Economy and Social Reform: Economy and Society in EIghteenth Century France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.134-154, 2018, 978-1138732759</w:t>
@@ -2495,51 +2495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la volonté générale : Rousseau et son héritage paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Penigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albertone, Manuela; Castiglione, Dario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Défis de la représentation : langages, pratiques et figuration du gouvernement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.115-137, 2018, </w:t>
@@ -2577,51 +2577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau’s virtuous economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuroki, Ryuzo; Ando, Yusuke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The foundations of political economy and social reform : economy and society in Eighteenth century France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, chap. 8, 2018, 9781138732759</w:t>
@@ -2650,51 +2650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambivalence de la référence physiocratique chez Walras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baranzini R., Diemer A., Mouchot C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études walrassiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.29-50, 2004</w:t>
@@ -2755,51 +2755,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une réglementation éthique de la GPA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2843,51 +2843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2905,51 +2905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution technologique en cours est appelée à bousculer notre rapport à la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, http://www.lemonde.fr/acces-restreint/idees/article/2016/10/27/87334ad3591fb6394f2f02e5abdc5c25_5021213_3232.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2967,51 +2967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Review] Reasons without Persons. Brian Hedden. 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266267116000171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3038,51 +3038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D. White, Manipulation of Choice, Ethics and Libertarian Paternalism [Book review]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.533-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3132,51 +3132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3194,51 +3194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Political Economy and Positivism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,51 +3256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTONOMIE MORALE ET AUTORITE Ou la question de la volonté chez Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3312,181 +3312,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Libertarian Paternalism an Oxymoron?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Freedom and Rationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336528v1</w:t>
+                <w:t xml:space="preserve">halshs-00216204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freedom and Rationality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is Libertarian Paternalism an Oxymoron?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00216204v1</w:t>
+                <w:t xml:space="preserve">hal-00336528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDIVIDUAL DELIBERATION, MORAL AUTONOMY AND EMOTIONS : ROUSSEAU ON CITIZENSHIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3504,51 +3504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échange et la loi : le statut de la rationalité économique chez Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3598,51 +3598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’histoire de la pensée économique à la philosophie morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Aix-Marseille Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3750,51 +3750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB614155"/>
+    <w:nsid w:val="CD56EDE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3981,51 +3981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-salvat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7511-3267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183944550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/ChristopheSalvat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837220000292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11886-2.p.0223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2017.1368872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/IJHE.58093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.152.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bucchioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-L_utilitarisme-9782348055379.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03902336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zbw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Penigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gharbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267116000171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03083701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-salvat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7511-3267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183944550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/ChristopheSalvat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837220000292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11886-2.p.0223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2017.1368872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/IJHE.58093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.152.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bucchioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-L_utilitarisme-9782348055379.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zbw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03902336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Penigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gharbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267116000171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03083701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>