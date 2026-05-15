--- v1 (2026-04-17)
+++ v2 (2026-05-15)
@@ -227,251 +227,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour être heureux, faisons la guerre ! Une critique de l'économie du bonheur</w:t>
+                <w:t xml:space="preserve">Table ronde n°1 : « Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salvat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Haid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.51 - 66</w:t>
+              <w:t xml:space="preserve">, 2024, 6, pp.4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05162824v1</w:t>
+                <w:t xml:space="preserve">hal-05558036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde n°1 : « Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour être heureux, faisons la guerre ! Une critique de l'économie du bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Miguel Gutierrez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.4-34</w:t>
+              <w:t xml:space="preserve">, 2024, 6, pp.51 - 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558036v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05162824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STILLBORN YET NOT WITHOUT INFLUENCE: WHAT MILL’S POLITICAL ECONOMY OWES TO HIS PROJECT OF ETHOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -505,51 +505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Engel, Manuel rationaliste de survie, Marseille, Éditions Agone, 2020, 383 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (11), pp.246-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STILL-BORN YET NOT WITHOUT INFLUENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -656,51 +656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ÉTHIQUE À L’ÉPREUVE DE LA GESTATION POUR AUTRUI (GPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -725,51 +725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review of The Cosmos of Duty by Roger Crisp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -792,208 +792,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living by Default</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From literature to politics : how Rousseau has come to symbolize totalitarianism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01590753v1</w:t>
+                <w:t xml:space="preserve">halshs-01623365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From literature to politics : how Rousseau has come to symbolize totalitarianism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Living by Default</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350178X.2017.1368872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01623365v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01590753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French political economy and positivism (or how history of economic thought became mainstream economics)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberian journal of the History of Economic Thought </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.157-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1021,273 +1021,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parfit, l’égoïsme rationnel et la question de l’identité personnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rétrospective des articles publiés depuis 1984</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Économies et sociétés. Série PE, Histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Trente ans d’Histoire de la pensée économique, 51, pp.2015-2042</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01284336v1</w:t>
+                <w:t xml:space="preserve">halshs-01124397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrospective des articles publiés depuis 1984</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Economics of paternalism: the hidden costs of self-commanding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Économies et sociétés. Série PE, Histoire de la pensée économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Trente ans d’Histoire de la pensée économique, 51, pp.2015-2042</w:t>
+              <w:t xml:space="preserve">Journal of Philosophical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IX (1), pp.102-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01124397v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics of paternalism: the hidden costs of self-commanding strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parfit, l’égoïsme rationnel et la question de l’identité personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Philosophical Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Varia/Économie et littérature, 5 (4), pp.437-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.2175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01233100v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01284336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Paternalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (2), pp.109-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,51 +1321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau et la 'Renaissance classique' française (1898-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorité morale et autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53, pp.75-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1468,51 +1468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les articles 'Oe/Economie' et leurs désignants dans l'Encyclopédie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40-41, pp.107-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1572,251 +1572,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidgwick on Impartiality and Personal Relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Haid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilitarianism Debated / L’utilitarisme en débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle De Champ, CY Cergy Paris Université (Agora); Claude Gautier, ENS de Lyon (Triangle); Françoise Orazi, Université Lyon 2 (Triangle), Dec 2024, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Université d’automne de l’Institut Louis Favoreu : Droit au bonheur et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Louis Favoreu (ILF), Aix Marseille Université, Sep 2024, Aix-en-Provence, France. pp.4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05218398v1</w:t>
+                <w:t xml:space="preserve">halshs-05162872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sidgwick on Impartiality and Personal Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’automne de l’Institut Louis Favoreu : Droit au bonheur et développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Louis Favoreu (ILF), Aix Marseille Université, Sep 2024, Aix-en-Provence, France. pp.4-34</w:t>
+              <w:t xml:space="preserve">Utilitarianism Debated / L’utilitarisme en débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle De Champ, CY Cergy Paris Université (Agora); Claude Gautier, ENS de Lyon (Triangle); Françoise Orazi, Université Lyon 2 (Triangle), Dec 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05162872v1</w:t>
+                <w:t xml:space="preserve">halshs-05218398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité personnelle et expérientialisme impersonnel chez Parfit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bucchioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1925,51 +1925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylène Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2043,51 +2043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilitarisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.128, 2020, L'utilitarisme, Pascal Combemale, 9782348055379</w:t>
             </w:r>
           </w:p>
@@ -2146,51 +2146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité personnelle et expérientialisme impersonnel chez Parfit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bucchioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2245,215 +2245,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éthique transhumaine au prisme de l’éthique humaine : enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Mahalatchimy et Guylène Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DICE Éditions, pp.51 - 66, 2024, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11zbw⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DICE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Transhumanisme : de nouveaux droits ?</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04840181v1</w:t>
+                <w:t xml:space="preserve">hal-03902336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éthique transhumaine au prisme de l’éthique humaine : enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, DICE Éditions, pp.51 - 66, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DICE Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/11zbw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902336v1</w:t>
+                <w:t xml:space="preserve">halshs-04840181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau's virtuous economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuroki, Ryuzo; Ando, Yusuke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Foundations of Political Economy and Social Reform: Economy and Society in EIghteenth Century France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.134-154, 2018, 978-1138732759</w:t>
@@ -2495,51 +2495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la volonté générale : Rousseau et son héritage paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Penigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albertone, Manuela; Castiglione, Dario. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Défis de la représentation : langages, pratiques et figuration du gouvernement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.115-137, 2018, </w:t>
@@ -2577,51 +2577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau’s virtuous economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuroki, Ryuzo; Ando, Yusuke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The foundations of political economy and social reform : economy and society in Eighteenth century France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, chap. 8, 2018, 9781138732759</w:t>
@@ -2650,51 +2650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambivalence de la référence physiocratique chez Walras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baranzini R., Diemer A., Mouchot C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études walrassiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.29-50, 2004</w:t>
@@ -2755,51 +2755,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une réglementation éthique de la GPA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2843,51 +2843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Baujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2905,51 +2905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution technologique en cours est appelée à bousculer notre rapport à la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, http://www.lemonde.fr/acces-restreint/idees/article/2016/10/27/87334ad3591fb6394f2f02e5abdc5c25_5021213_3232.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2967,148 +2967,160 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Review] Reasons without Persons. Brian Hedden. 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266267116000171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D. White, Manipulation of Choice, Ethics and Libertarian Paternalism [Book review]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.533-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01284353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3118,463 +3130,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05234149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Political Economy and Positivism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTONOMIE MORALE ET AUTORITE Ou la question de la volonté chez Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freedom and Rationality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Is Libertarian Paternalism an Oxymoron?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00216204v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Libertarian Paternalism an Oxymoron?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Freedom and Rationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336528v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00216204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDIVIDUAL DELIBERATION, MORAL AUTONOMY AND EMOTIONS : ROUSSEAU ON CITIZENSHIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échange et la loi : le statut de la rationalité économique chez Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3584,105 +3596,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’histoire de la pensée économique à la philosophie morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Aix-Marseille Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03083701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3750,51 +3762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD56EDE6"/>
+    <w:nsid w:val="9F11810F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3981,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-salvat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7511-3267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183944550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/ChristopheSalvat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837220000292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11886-2.p.0223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2017.1368872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/IJHE.58093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.152.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bucchioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-L_utilitarisme-9782348055379.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zbw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03902336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Penigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gharbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267116000171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03083701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-salvat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7511-3267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183944550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centregranger.cnrs.fr/spip.php?article764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnrs.academia.edu/ChristopheSalvat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837220000292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11886-2.p.0223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2017.1368872" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/IJHE.58093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.152.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bucchioni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-L_utilitarisme-9782348055379.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03902336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zbw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Penigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07189-1.p.0115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Baujard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gharbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267116000171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B4X306QG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03083701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>