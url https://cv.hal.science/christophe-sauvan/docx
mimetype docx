--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -368,719 +368,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Waveguide vs Fabry-Perot Cavity: A Comparative Study for CMOS Spectral Sensor Technology</w:t>
+                <w:t xml:space="preserve">Nanoscale Electrical Excitation of Surface Plasmon Polaritons with a Nanoantenna Tunneling Junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Omeis</w:t>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Villenave</w:t>
+                <w:t xml:space="preserve">Zélie Hufschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benisty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yunhe Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2022.101106⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (8), pp.2641-2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295942v1</w:t>
+                <w:t xml:space="preserve">hal-04186065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Electrical Excitation of Surface Plasmon Polaritons with a Nanoantenna Tunneling Junction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant Waveguide vs Fabry-Perot Cavity: A Comparative Study for CMOS Spectral Sensor Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zélie Hufschmitt</w:t>
+                <w:t xml:space="preserve">Fatima Omeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Zhang</w:t>
+                <w:t xml:space="preserve">Sandrine Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhe Lai</w:t>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Dujardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (8), pp.2641-2649. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.101106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2022.101106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186065v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric comb waveguide for strong interactions between atoms and light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Fayard</w:t>
+                <w:t xml:space="preserve">Normalization, orthogonality, and completeness of quasinormal modes of open systems: the case of electromagnetism [Invited]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bouscal</w:t>
+                <w:t xml:space="preserve">Tong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Berroir</w:t>
+                <w:t xml:space="preserve">Rachid Zarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Urvoy</w:t>
+                <w:t xml:space="preserve">E.A. Muljarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Ray</w:t>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (25), pp.45093-45109. </w:t>
+              <w:t xml:space="preserve">Opt.Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.6846-6885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.475162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.443656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866287v1</w:t>
+                <w:t xml:space="preserve">hal-03509675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization, orthogonality, and completeness of quasinormal modes of open systems: the case of electromagnetism [Invited]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Static Modes in Quasinormal Modes Expansions: When and How to Take Them into Account?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opt.Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.443656⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (19), pp.3542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math10193542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509675v1</w:t>
+                <w:t xml:space="preserve">hal-03853137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Static Modes in Quasinormal Modes Expansions: When and How to Take Them into Account?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymmetric comb waveguide for strong interactions between atoms and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouscal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (19), pp.3542. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (25), pp.45093-45109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math10193542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.475162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853137v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Angular Tolerant Transmission Filters for Narrow-Band Image Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Omeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benisty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.140-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1186,248 +1186,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul électromagnétique de micro et nanostructures photoniques périodiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Bound states in the continuum in symmetric and asymmetric photonic crystal slabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton I Ovcharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.101.155303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049356v1</w:t>
+                <w:t xml:space="preserve">hal-02996943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bound states in the continuum in symmetric and asymmetric photonic crystal slabs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+                <w:t xml:space="preserve">Calcul électromagnétique de micro et nanostructures photoniques périodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.101.155303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996943v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Resonant Light Scattering by a Subwavelength Ensemble of Identical Atoms</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasinormal mode solvers for resonators with dispersive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,308 +1801,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic analysis for optical coherence tomography based through silicon vias metrology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Hugonin</w:t>
+                <w:t xml:space="preserve">Surface Plasmon Polaritons Emission with Nanopatch Antennas: Enhancement by Means of Mode Hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.58.007472⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (11), pp.2788-2796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348227v1</w:t>
+                <w:t xml:space="preserve">hal-02372584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Polaritons Emission with Nanopatch Antennas: Enhancement by Means of Mode Hybridization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+                <w:t xml:space="preserve">Electromagnetic analysis for optical coherence tomography based through silicon vias metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A Iff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (11), pp.2788-2796. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (27), pp.7472-7488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.007472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372584v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna surface plasmon emission by inelastic tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,291 +2186,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Interaction with Photonic and Plasmonic Resonances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Vynck</w:t>
+                <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.201700113⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772412v1</w:t>
+                <w:t xml:space="preserve">hal-01698578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing thermal radiation with nanoantennas to create infrared sources with high modulation rates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mondher Besbes</w:t>
+                <w:t xml:space="preserve">Light Interaction with Photonic and Plasmonic Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Vynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.175-179. </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (5), pp.1700113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.000175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201700113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698578v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Trapping in Ultrathin CIGS Solar Cells with Nanostructured Back Mirrors</w:t>
               </w:r>
@@ -2818,931 +2818,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoantenna for Electrical Generation of Surface Plasmon Polaritons</w:t>
+                <w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bigourdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Marquier</w:t>
+                <w:t xml:space="preserve">Stephan Jennewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N J Schilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. d. D Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (10), pp.106803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.106803⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 116 (23), pp.233601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.233601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643230v1</w:t>
+                <w:t xml:space="preserve">hal-01643262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaritonic modes in a dense cloud of cold atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. J Schilder</w:t>
+                <w:t xml:space="preserve">Fano resonances in photonic crystal slabs near optical bound states in the continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (15), pp.155303 - 155303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.063835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01643446v1</w:t>
+                <w:t xml:space="preserve">hal-01710945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fano resonances in photonic crystal slabs near optical bound states in the continuum</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation and Spatial Control of Hybrid Tamm Plasmon/Surface Plasmon Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Azzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Symonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (10), pp.1776 - 1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710945v1</w:t>
+                <w:t xml:space="preserve">hal-01710952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Spatial Control of Hybrid Tamm Plasmon/Surface Plasmon Modes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Senellart</w:t>
+                <w:t xml:space="preserve">Polaritonic modes in a dense cloud of cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J Schilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Jennewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (6), pp.063835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.063835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710952v1</w:t>
+                <w:t xml:space="preserve">hal-01643446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense Microscopic Cold Atomic Cloud</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoantenna for Electrical Generation of Surface Plasmon Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. d. D Jenkins</w:t>
+                <w:t xml:space="preserve">Florian Bigourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (23), pp.233601. </w:t>
+              <w:t xml:space="preserve">, 2016, 116 (10), pp.106803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.233601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.106803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643262v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced nonlinear interaction in a microcavity under coherent excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization-controlled confined Tamm plasmon lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Azzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Symonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Serna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.029964⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (7), pp.842-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ph500467s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306785v1</w:t>
+                <w:t xml:space="preserve">hal-01205507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-controlled confined Tamm plasmon lasers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Senellart</w:t>
+                <w:t xml:space="preserve">Enhanced nonlinear interaction in a microcavity under coherent excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (7), pp.842-848. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (23), pp.29964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ph500467s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.029964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205507v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal representation of spatial coherence in dissipative and resonant photonic systems</w:t>
               </w:r>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (4), pp.043825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3973,408 +3973,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of the spontaneous optical emission of nanosize photonic and plasmon resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling light into a slow-light photonic-crystal waveguide from a free-space normally-incident beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Grinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.237401⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.15144-15154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.015144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850459v1</w:t>
+                <w:t xml:space="preserve">hal-00850462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling light into a slow-light photonic-crystal waveguide from a free-space normally-incident beam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricio Grinberg</w:t>
+                <w:t xml:space="preserve">Efficient and intuitive method for the analysis of light scattering by a resonant nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21, pp.15144-15154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.015144⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 21 (22), pp.27371 (1-12). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.027371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850462v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and intuitive method for the analysis of light scattering by a resonant nanostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Bai</w:t>
+                <w:t xml:space="preserve">Theory of the spontaneous optical emission of nanosize photonic and plasmon resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Perrin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ivan Maksymov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (22), pp.27371 (1-12). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.237401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.027371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.237401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917914v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-resonant absorption in ultra-thin silicon solar cells with metallic nanowires</w:t>
               </w:r>
@@ -4399,51 +4399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4488,364 +4488,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopatterned front contact for broadband absorption in ultra-thin amorphous silicon solar cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasmall metal-insulator-metal nanoresonators: impact of slow-wave effects on the quality factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+                <w:t xml:space="preserve">Jianji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4758468⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (15), pp.16880-16891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.016880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812771v1</w:t>
+                <w:t xml:space="preserve">hal-00811646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall metal-insulator-metal nanoresonators: impact of slow-wave effects on the quality factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianji Yang</w:t>
+                <w:t xml:space="preserve">Nanopatterned front contact for broadband absorption in ultra-thin amorphous silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (15), pp.16880-16891. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (16), pp.163901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.016880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4758468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811646v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of fishnet negative-index optical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107, pp.043903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4879,77 +4879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative refractive index of optical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Newsroom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.DOI 10.1117/2.1201104.003712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4977,865 +4977,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieving the effective parameters of metamaterials from the single interface scattering problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+                <w:t xml:space="preserve">T. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bleuse</w:t>
+                <w:t xml:space="preserve">C. Rockstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.S. Malik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Jaffrennou</w:t>
+                <w:t xml:space="preserve">F. Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (6), pp.061102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3478241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570650v1</w:t>
+                <w:t xml:space="preserve">hal-00570656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving the effective parameters of metamaterials from the single interface scattering problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianji Yang</w:t>
+                <w:t xml:space="preserve">Plasmon dispersion diagram and localization effects in a three-cavity commensurate grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Paul</w:t>
+                <w:t xml:space="preserve">Jérôme Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rockstuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lederer</w:t>
+                <w:t xml:space="preserve">Camille Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3478241⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (14), pp.14913-14925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.014913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570656v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon dispersion diagram and localization effects in a three-cavity commensurate grating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A highly efficient single-photon source based on a quantum dot in a photonic wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barbara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvan</w:t>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Perchec</w:t>
+                <w:t xml:space="preserve">N.S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maxime</w:t>
+                <w:t xml:space="preserve">M. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaffrennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.174-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903571v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modes on nanostructured metallic surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Solid-state single photon sources: the nanowire antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbal Friedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (4), pp.2095-2110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570605v1</w:t>
+                <w:t xml:space="preserve">hal-00570600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state single photon sources: the nanowire antenna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Difference between penetration and damping lengths in photonic crystal mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (21), pp.211101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3266840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570600v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference between penetration and damping lengths in photonic crystal mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface modes on nanostructured metallic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 95 (21), pp.211101. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (16), pp.165405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3266840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.165405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570607v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon coupling on metallic film perforated by two-dimensional rectangular hole array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92, pp.011125. </w:t>
@@ -5873,103 +5873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and control of hot spots on commensurate metallic gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (23), pp.19127-19135. </w:t>
@@ -6007,51 +6007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon confinement in photonic crystal nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6366,51 +6366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-wave effect and mode-profile matching in Photonic Crystal microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6470,51 +6470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband blazing with artificial dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mane-Si Laure Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6584,51 +6584,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light confinement in photonic crystal microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6702,103 +6702,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric mim type absorbent nanometric structure and method for producing such a structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20130092211. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6820,103 +6820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure nanométrique absorbante de type MIM asymétrique et méthode de réalisation d'une telle structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Haghiri-Gosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2959352. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6932,229 +6932,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments d'optique diffractive de type binaire pour une utilisation sur une large bande spectrale</w:t>
+                <w:t xml:space="preserve">DIFFRACTIVE BINARY OPTICAL ELEMENT FOR USING IN A LARGE SPECTRAL RANGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mane-Si Laure Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Paul Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2861183. 2005</w:t>
+              <w:t xml:space="preserve">Patent n° : WO2005038501. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573005v1</w:t>
+                <w:t xml:space="preserve">hal-00573017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFRACTIVE BINARY OPTICAL ELEMENT FOR USING IN A LARGE SPECTRAL RANGE</w:t>
+                <w:t xml:space="preserve">Eléments d'optique diffractive de type binaire pour une utilisation sur une large bande spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mane-Si Laure Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Paul Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patent n° : WO2005038501. 2005</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2861183. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573017v1</w:t>
+                <w:t xml:space="preserve">hal-00573005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7568,51 +7568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05369321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gila-Vilchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Gonz&#225;lez de Arrieta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bouscal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Mahapatra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Fayard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berroir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad23a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04295942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villenave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101106" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Hufschmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Lai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03866287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berroir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urvoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.475162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zarouf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Muljarov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.443656" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03853137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193542" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03380735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.116012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03333733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.417909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03049356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02996943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I Ovcharenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.155303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Schilder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.073403" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00329" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A Iff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007472" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02372584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12866-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772412v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Hugonin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201700113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mollica" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2017.2726566" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Schilder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bigourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.106803" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063835" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Azzini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lheureux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00521" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01205507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500467s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.043825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012359" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksymov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.237401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Grinberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.015144" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00917914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Bai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Massiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.00A372" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812771v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758468" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jouanin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016880" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00681497v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.043903" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00681550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003712" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Malik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570656v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rockstuhl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lederer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478241" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maxime" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014913" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165405" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Friedler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266840" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830333" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903565v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.019127" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437211v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170141" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00869825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003339" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165118" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00858795v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mane-Si Laure Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850809v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00680556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Paul Wood" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573017v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758821v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05369321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gila-Vilchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Gonz&#225;lez de Arrieta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bouscal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Mahapatra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Fayard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berroir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad23a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Hufschmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Lai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04295942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Omeis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villenave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benisty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zarouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Muljarov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.443656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03853137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03866287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Berroir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urvoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.475162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03380735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.116012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03333733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.417909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02996943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I Ovcharenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.155303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03049356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Schilder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.073403" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sakat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00329" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02372584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00797" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A Iff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hugonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007472" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12866-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01698578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.000175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vynck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Hugonin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201700113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mollica" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2017.2726566" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Schilder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Schilder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;d. D Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.233601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Azzini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lheureux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senellart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063835" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bigourdan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.106803" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01205507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500467s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.043825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00993238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012359" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Grinberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.015144" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00917914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Bai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksymov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.237401" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Massiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.00A372" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jouanin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016880" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758468" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00681497v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.043903" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00681550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003712" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rockstuhl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lederer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3478241" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maxime" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014913" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Malik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaffrennou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Friedler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570607v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266840" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165405" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830333" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903565v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.019127" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437211v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170141" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00869825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003339" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165118" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00858795v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mane-Si Laure Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00850809v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00680556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Paul Wood" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00573005v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01758821v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>