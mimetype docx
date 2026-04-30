--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Support Mathematical Model for a Production Line Design in a Context of High Demand</w:t>
+                <w:t xml:space="preserve">A Practical and Sustainable Approach to Industrial Engineering Discrete-Event Simulation with Free Mathematical and Programming Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Laurențiu Nițu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cornelia Gavriluță</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10614-024-10836-6⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.3973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17093973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882232v1</w:t>
+                <w:t xml:space="preserve">hal-05241719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical and Sustainable Approach to Industrial Engineering Discrete-Event Simulation with Free Mathematical and Programming Software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Decision Support Mathematical Model for a Production Line Design in a Context of High Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cornelia Gavriluță</w:t>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.3973. </w:t>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.4081-4106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su17093973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10614-024-10836-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241719v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Work of Three-Phased Induction Motor Modeling in a Classical Spreadsheet Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -418,64 +418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable and Profitable Urban Transport: Implementing a ‘Tire-as-a-Service’ Model with Regrooving and Retreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (9), pp.3892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -522,64 +522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimisation for permutation flow shop rescheduling problems with mixed blocking constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Holguin Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.2541379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -626,64 +626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Production Rescheduling: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Holguin Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (20), pp.3176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -717,64 +717,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching of system reliability based on challenging practical works using a spreadsheet software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (10), pp.24764-24785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -821,51 +821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics for flow shop rescheduling with mixed blocking constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling of Electrical Circuits and Practical Works of Increasing Difficulty with Classical Spreadsheet Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (4), pp.445-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1003,51 +1003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive-reactive strategy for identical parallel machine rescheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1107,51 +1107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the Total Weighted Waiting Times and Instability in a Rescheduling Problem with Dynamic Jobs Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1211,51 +1211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive-reactive Strategy for Flowshop Rescheduling Problem: Minimizing the Total Weighted Waiting Times and Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1296,222 +1296,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two NEH Heuristic Improvements for Flowshop Scheduling Problem with Makespan Criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A decision support tool for the urgent surgeries assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a13050112⟩</w:t>
+              <w:t xml:space="preserve">Journal of engineering research = Maǧallaẗ al-abḥāṯ al-handasiyyaẗ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.227-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2307-1877(25)00758-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559030v1</w:t>
+                <w:t xml:space="preserve">hal-02624101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support tool for the urgent surgeries assignment problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Two NEH Heuristic Improvements for Flowshop Scheduling Problem with Makespan Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of engineering research = Maǧallaẗ al-abḥāṯ al-handasiyyaẗ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.227-250. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2307-1877(25)00758-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a13050112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624101v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Manufacturing-Reconditioning Decisions in a Reverse Logistic System Under Periodic Mandatory Carbon Regulation</w:t>
               </w:r>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulayma Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1614,51 +1614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics for a multi-period facility location problem with delayed demand satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,64 +1718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Model and Evaluation Function for Conflict-Free Warranted Makespan Minimization of Mixed Blocking Constraint Job-Shop Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1952,51 +1952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimization of a manufacturing/remanufacturing system with storage facility under carbon cap and trade policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Didukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2160,51 +2160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm with genes-association recognition for flowshop scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,64 +2263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics and metaheuristics for mixed blocking constraints flowshop scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2380,51 +2380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model of heat transfers in very high speed electric motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Gabriel Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecatronica, Journal of Romanian Society of Mecatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codrut Visa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2592,51 +2592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codrut Visa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2674,51 +2674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du calcul des racines d'un polynôme dans une méthodologie d'optimisation de type gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Fandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Yonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2978,81 +2978,81 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des fronts de Pareto NSGA-II avec PB-VND : Analyse des ordres d'exploration de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Holguin Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
+              <w:t xml:space="preserve">27ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3073,64 +3073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Hybrid NSGA-II Integrating Pareto-based VND for Multi-objective Rescheduling of Blocking Flow Shops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Holguin Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of the International Conference on Optimization and Application (ICOA'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National School of Applied Sciences Ibn Tofail University, Kenitra, Morocco, Oct 2025, Kenitra, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3177,64 +3177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’un problème de réordonnancement avec contraintes de blocage mixtes à l’aide d’algorithmes évolutifs multi-objectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Holguin Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3272,1180 +3272,1167 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescheduling of a Single Machine Problem Thanks to Time Dependent Variable Weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rose</w:t>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Roma, Italia, Italy. pp.71-76, </w:t>
+              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT), 03-06 July 2023, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445899v1</w:t>
+                <w:t xml:space="preserve">hal-04303930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescheduling of a Single Machine Problem Thanks to Time Dependent Variable Weights</w:t>
+                <w:t xml:space="preserve">New efficiency-stability criterion for flow shop rescheduling problem with mixed blocking constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT), 03-06 July 2023, Rome, Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284229⟩</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.1181-1186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303930v1</w:t>
+                <w:t xml:space="preserve">hal-03423730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics based on MILP for solving a flow shop rescheduling problem simultaneously considering efficiency and stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operating process and hybrid flowshop analogy for electives up and downstream scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370471v1</w:t>
+                <w:t xml:space="preserve">hal-03517961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating process and hybrid flowshop analogy for electives up and downstream scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heuristics based on MILP for solving a flow shop rescheduling problem simultaneously considering efficiency and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France. pp.2079-2084, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517961v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New efficiency-stability criterion for flow shop rescheduling problem with mixed blocking constraints</w:t>
+                <w:t xml:space="preserve">Predictive-reactive strategy for operating rooms rescheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Health International Conference (SHeIC’20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423730v1</w:t>
+                <w:t xml:space="preserve">hal-03220011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive-reactive strategy for operating rooms rescheduling</w:t>
+                <w:t xml:space="preserve">New efficiency-stability criterion in a rescheduling problem with dynamic jobs weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tighazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Health International Conference (SHeIC’20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 7th International Conference on Control, Decision and Information Technologies (CoDIT 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.475-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220011v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New efficiency-stability criterion in a rescheduling problem with dynamic jobs weights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling of investment in new production means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sauer</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 7th International Conference on Control, Decision and Information Technologies (CoDIT 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prolog 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205430v1</w:t>
+                <w:t xml:space="preserve">hal-02169340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of investment in new production means</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Two-phase heuristics for a multi-period facility location problem with delayed demand satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prolog 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">25th EURO Working Group on Locational Analysis meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169340v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase heuristics for a multi-period facility location problem with delayed demand satisfaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heuristics for hybrid flowshop problem solving with non-identical parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EURO Working Group on Locational Analysis meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055823v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for hybrid flowshop problem solving with non-identical parallel machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Online assignment strategies for emergent, urgent and work-in-cases surgeries in an operating theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Control, Decision and Information Technologies (CoDIT’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, St. Paul's Bay, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710646v1</w:t>
+                <w:t xml:space="preserve">hal-01301134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online assignment strategies for emergent, urgent and work-in-cases surgeries in an operating theatre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Mathematical model for maximizing operating rooms utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Control, Decision and Information Technologies (CoDIT’16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.118-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301134v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement des opérations électives et urgentes dans un bloc opératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4477,360 +4464,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model for maximizing operating rooms utilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Job-Shop Scheduling with Mixed Blocking Constraints between Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.118-123, </w:t>
+              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences (MCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.331-342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18167-7_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296553v1</w:t>
+                <w:t xml:space="preserve">hal-01296564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job-Shop Scheduling with Mixed Blocking Constraints between Operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hybrid job shop scheduling with mixed blocking constraints between operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences (MCO 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 IEEE 20th Conference on Emerging Technologies &amp; Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Sep 2015, Luxembourg, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296564v1</w:t>
+                <w:t xml:space="preserve">hal-01297258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid job shop scheduling with mixed blocking constraints between operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heuristiques pour le flowshop hybride avec blocage mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trabelsi Wajdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 20th Conference on Emerging Technologies &amp; Factory Automation (ETFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Sep 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">ROADEF 2013 - 14e Conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision‎</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297258v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm for hybrid flowshop problem with mixed blocking constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4862,165 +4840,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques pour le flowshop hybride avec blocage mixte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mathematical Model and Lower Bound for Hybrid Flowshop Problem with Mixed Blocking Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2013 - 14e Conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision‎</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1475-1480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162439v1</w:t>
+                <w:t xml:space="preserve">hal-01295409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Model and Lower Bounds for Multi Stage Jobshop Scheduling Problem with Special Blocking Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5061,468 +5048,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Model and Lower Bound for Hybrid Flowshop Problem with Mixed Blocking Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Model and Lower Bound for Flowshop Problem With Mixed Blocking Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Management (IESM’11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.103-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295409v1</w:t>
+                <w:t xml:space="preserve">hal-01295408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Model and Lower Bound for Flowshop Problem With Mixed Blocking Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity and Mathematical Model for Flowshop Problem Subject to Different Types of Blocking Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Management (IESM’11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress (IFAC WC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.8183-8188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295408v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Mathematical Model for Flowshop Problem Subject to Different Types of Blocking Constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heuristic for HFS problem with special blocking constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Lozada Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress (IFAC WC 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème congrès annuel de la Société Française de recherche opérationnelle et d'aide à la décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294239v1</w:t>
+                <w:t xml:space="preserve">hal-01726661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic for HFS problem with special blocking constraint</w:t>
+                <w:t xml:space="preserve">Heuristic methods for problems with blocking constraints solving jobshop scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Lozada Sanchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wadji Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès annuel de la Société Française de recherche opérationnelle et d'aide à la décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726661v1</w:t>
+                <w:t xml:space="preserve">inria-00601357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic methods for problems with blocking constraints solving jobshop scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An efficient genetic algorithm for permutation flowshop problem with particular blocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5530,2392 +5495,2310 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00601357v1</w:t>
+                <w:t xml:space="preserve">inria-00601365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient genetic algorithm for permutation flowshop problem with particular blocking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heuristique pour la résolution des problèmes d'ordonnancement de type FlowShop avec blocage RCb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">10ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.236-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601365v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristique pour la résolution des problèmes d'ordonnancement de type FlowShop avec blocage RCb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A mixed-integer linear programming model and a lower bound for hybrid flow shop scheduling problems with a special blocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.236-237</w:t>
+              <w:t xml:space="preserve">23rd European Conference On Operational Research - EURO'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600383v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of EM algorithm to hybrid flow shop scheduling problems with a special blocking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Emerging Technologies and Factory Automation - ETFA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Mallorca, Spain. pp.1 - 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETFA.2009.5347066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-integer linear programming model and a lower bound for hybrid flow shop scheduling problems with a special blocking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kun Yuan</w:t>
+                <w:t xml:space="preserve">Initial populations tests for genetic algorithm flowshop scheduling problems solving with a special blocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Conference On Operational Research - EURO'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control problems in manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1961-1966, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.00330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600400v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial populations tests for genetic algorithm flowshop scheduling problems solving with a special blocking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modélisation modulaire orientée objet des moteurs à reluctance variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sauer</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisc Boloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control problems in manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrotechnique du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600379v1</w:t>
+                <w:t xml:space="preserve">hal-01726674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation modulaire orientée objet des moteurs à reluctance variable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Electro-spindle design for high speed machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codrut Visa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisc Boloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th International Congress on High Speed Machining (HSM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726674v1</w:t>
+                <w:t xml:space="preserve">hal-01710668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-spindle design for high speed machining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Codrut Visa</w:t>
+                <w:t xml:space="preserve">A 100kHz-2kW converter for switched reluctance rnotor used in high speed machining applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on High Speed Machining (HSM'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710668v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 100kHz-2kW converter for switched reluctance rnotor used in high speed machining applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimisation et dimensionnement d'une MRV 6/2 à très grande vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codrut Visa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322160v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des outils de validation pour actionneurs à grande vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Morel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codrut Visa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et dimensionnement d'une MRV 6/2 à très grande vitesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observateur à entrée inconnue pour une MRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codrut Visa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Codrut Visa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée nationale JDMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726765v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur à entrée inconnue pour une MRV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Résolution approchée du contact de Hertz dans un roulement à billes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codrut Visa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale JDMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726930v1</w:t>
+                <w:t xml:space="preserve">hal-04091298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution approchée du contact de Hertz dans un roulement à billes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the design for a switched reluctance drive controlled by trapezoidal shaped currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codrut Visa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Decision and Control - CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091298v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the design for a switched reluctance drive controlled by trapezoidal shaped currents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parameters Identification of the switched reluctance motor without position sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codrut Visa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control - CDC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IFAC symposium on automation in mining, mineral and metal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322109v1</w:t>
+                <w:t xml:space="preserve">hal-01710690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters Identification of the switched reluctance motor without position sensor</w:t>
+                <w:t xml:space="preserve">Nonlinear identification and control of a switched reluctance motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codrut Visa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC symposium on automation in mining, mineral and metal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">6th IFAC symposium on Nonlinear Control Systems (NOLCOS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710690v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear identification and control of a switched reluctance motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Codrut Visa</w:t>
+                <w:t xml:space="preserve">Approximate explicit calculation of first vibration frequencies of an unsymmetrical high speed rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC symposium on Nonlinear Control Systems (NOLCOS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">ASME-IMECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710722v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate explicit calculation of first vibration frequencies of an unsymmetrical high speed rotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Antoine</w:t>
+                <w:t xml:space="preserve">Optimisation de la forme d'un rotor de MRV 6/2 pour l'usinage à grande vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codrut Visa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-IMECE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715639v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la forme d'un rotor de MRV 6/2 pour l'usinage à grande vitesse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A methodology for using roots of a polynomial in gradient optimisation of electrical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Fandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">IEEE-CEFC'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726895v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for using roots of a polynomial in gradient optimisation of electrical devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intégration du calcul des racines d'un polynôme dans une méthodologie d'optimisation de type gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Fandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CEFC'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Milwaukee, United States</w:t>
+              <w:t xml:space="preserve">NUMELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Futuroscope, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710744v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du calcul des racines d'un polynôme dans une méthodologie d'optimisation de type gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analytical gradient type optimization of a switched reluctance motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rosnet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtz Frederic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Futuroscope, Poitiers, France</w:t>
+              <w:t xml:space="preserve">IEEE-COMPUMAG'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726955v1</w:t>
+                <w:t xml:space="preserve">hal-01710734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical gradient type optimization of a switched reluctance motor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A methodology for using least squares minimisation in gradient optimisation of electrical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bigeon</w:t>
+                <w:t xml:space="preserve">Florent Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-COMPUMAG'99</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Machines and Drives IEEE International Conference - IEMDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.1999.769069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710734v1</w:t>
+                <w:t xml:space="preserve">hal-01322304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for using least squares minimisation in gradient optimisation of electrical devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A methodology for using morsels continuous linear functions in gradient optimisation of electrical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electric Machines and Drives, 1999 - IEMDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Seattle, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMDC.1999.769137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7925,113 +7808,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid job shop scheduling with mixed blocking constraints between operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Conference on Emerging Technologies and Factory Automation (IEEE EFTA), 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETFA.2015.7301538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8041,65 +7924,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase heuristics for a multi-period capacitated facility location problem with service-differentiated customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8114,51 +7997,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTW Saar, Technical reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.Nr 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8168,100 +8051,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION METHODOLOGIQUE A LA MODELISATION POUR LE DIMENSIONNEMENT DE MOTEURS A RELUCTANCE VARIABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00689905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8271,105 +8154,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et optimisation des problèmes continus et discrets, du dimensionnement à l’ordonnancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Universite de Lorraine, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03104210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8516,51 +8399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-024-10836-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cornelia Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093973" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Holguin Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2025.2541379" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12203176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20231263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tighazoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-023-00662-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling3040029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-021-5490-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13050112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouguerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2307-1877(25)00758-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulayma Sahraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8010121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2945-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.05.057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didukh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9040561" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0422-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7RP889H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.12.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2197850" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rosnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Fandino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Yonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877822" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA66896.2025.11236888" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284229" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263807" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pacheco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trabelsi Wajdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gorine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00299" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00310" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294239v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01887" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lozada Sanchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadji Trabelsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yuan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2009.5347066" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00330" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saint-Eve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347415" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582769" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Binet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1999.769069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1999.769137" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301538" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00689905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03104210v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Lauren&#539;iu Ni&#539;u" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cornelia Gavrilu&#539;&#259;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093973" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-024-10836-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Holguin Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2025.2541379" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12203176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04448137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20231263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tighazoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-023-00662-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/modelling3040029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11157040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-021-5490-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouguerra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2307-1877(25)00758-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13050112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulayma Sahraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8010121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2945-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.05.057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didukh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9040561" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0422-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7RP889H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.12.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Gabriel Munteanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2197850" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rosnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Fandino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Yonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877822" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA66896.2025.11236888" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284229" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263807" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pacheco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162439v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trabelsi Wajdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gorine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00299" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01887" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lozada Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadji Trabelsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yuan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2009.5347066" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00330" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726674v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Boloni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saint-Eve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347415" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582769" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710690v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322304v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Binet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1999.769069" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1999.769137" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301538" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00689905v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03104210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>