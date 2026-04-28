--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -1279,486 +1279,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilingualism affects audiovisual phoneme identification</w:t>
+                <w:t xml:space="preserve">Speech production after glossectomy: methodological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Burfin</w:t>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01179⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.241-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02699206.2013.802015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351173v1</w:t>
+                <w:t xml:space="preserve">hal-00983108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No, There Is No 150 ms Lead of Visual Speech on Auditory Speech, but a Range of Audiovisual Asynchronies Varying from Small Audio Lead to Large Audio Lag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Bilingualism affects audiovisual phoneme identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Burfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ruiz Tada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003743⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073649v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between articulatory gestures and inner speech in a counting task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
+                <w:t xml:space="preserve">No, There Is No 150 ms Lead of Visual Speech on Auditory Speech, but a Range of Audiovisual Asynchronies Varying from Small Audio Lead to Large Audio Lag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (4), pp.1869-1879. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (7), pp.e1003743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4893910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073654v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech production after glossectomy: methodological aspects</w:t>
+                <w:t xml:space="preserve">Interaction between articulatory gestures and inner speech in a counting task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Acher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (4), pp.241-56. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (4), pp.1869-1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/02699206.2013.802015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4893910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983108v1</w:t>
+                <w:t xml:space="preserve">hal-01073654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singing voice research at the Speech and Cognition Department, GIPSA-lab, Grenoble, France</w:t>
               </w:r>
@@ -3255,1133 +3255,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of varying rhythmic stimulations on fluency and production gestures of people who stutter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anneke Slis</w:t>
+                <w:t xml:space="preserve">Compensatory response to tongue perturbation occurs similarly with normal and altered auditory feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Juliard</w:t>
+                <w:t xml:space="preserve">Yosra Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872355v1</w:t>
+                <w:t xml:space="preserve">hal-04717030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological constraints underlying the variation of labial stop intensity and spectrum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cattelain</w:t>
+                <w:t xml:space="preserve">Nasal Air Flow During Speech Production In Korebaju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Vega Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3694-3698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872359v1</w:t>
+                <w:t xml:space="preserve">hal-04686070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal Air Flow During Speech Production In Korebaju</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Physiological constraints underlying the variation of labial stop intensity and spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686070v1</w:t>
+                <w:t xml:space="preserve">hal-04872359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacement vertical du larynx dans la production des plosives en thaï</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of varying rhythmic stimulations on fluency and production gestures of people who stutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Slis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Victor Juliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univertisé Toulouse Jean Jaurès; Université Toulouse III Paul Sabatier, Jul 2024, Toulouse, France. pp.301-311</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621361v1</w:t>
+                <w:t xml:space="preserve">hal-04872355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude intra et inter-dialectale des voyelles du korebaju</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenifer Vega Rodriguez</w:t>
+                <w:t xml:space="preserve">Déplacement vertical du larynx dans la production des plosives en thaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.561-569</w:t>
+              <w:t xml:space="preserve">, Univertisé Toulouse Jean Jaurès; Université Toulouse III Paul Sabatier, Jul 2024, Toulouse, France. pp.301-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628562v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory response to tongue perturbation occurs similarly with normal and altered auditory feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Bourhis</w:t>
+                <w:t xml:space="preserve">Une étude intra et inter-dialectale des voyelles du korebaju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Vega Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Jelassi</w:t>
+                <w:t xml:space="preserve">Thiago Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Ito</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.561-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717030v1</w:t>
+                <w:t xml:space="preserve">hal-04628562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of masking noise on tongue compensatory movement following a mechanical perturbation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrier</w:t>
+                <w:t xml:space="preserve">An Intra- and Inter-Dialectal Study of Korebaju Vowels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Vega Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Ito</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMC 2023 - Progress in Motor Control XIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGUL 2023 - 2nd Annual Meeting of the ELRA/ISCA SIG on Under-resourced Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin (Irlande), Ireland. pp.24-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SIGUL.2023-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246357v1</w:t>
+                <w:t xml:space="preserve">hal-04380891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unreleased Plosive Consonants in Thai: an Acoustic Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Effect of masking noise on tongue compensatory movement following a mechanical perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Ito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guarant International, Aug 2023, Prague, Czech Republic. pp.629-633</w:t>
+              <w:t xml:space="preserve">PMC 2023 - Progress in Motor Control XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Motor Control (ISMC); “Bambino Gesù” Children’s Hospital, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210007v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intra- and Inter-Dialectal Study of Korebaju Vowels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenifer Vega Rodriguez</w:t>
+                <w:t xml:space="preserve">Unreleased Plosive Consonants in Thai: an Acoustic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGUL 2023 - 2nd Annual Meeting of the ELRA/ISCA SIG on Under-resourced Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guarant International, Aug 2023, Prague, Czech Republic. pp.629-633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SIGUL.2023-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04380891v1</w:t>
+                <w:t xml:space="preserve">hal-04210007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des consonnes plosives non relâchées du thaï : une étude électroglottographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,51 +4708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic and glottographic characterization of unreleased final stops in Vietnamese and Korean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4833,51 +4833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why final stop phonemes became unreleased stops? The cases of Vietnamese and Korean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,51 +5092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laryngeal movements in the production of Korean stop consonants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5198,176 +5198,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humming beatboxing : the vocal orchestra within</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+                <w:t xml:space="preserve">Malayalam three-way rhotics contrast: Articulatory modelling based on MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Kochetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Dec 2021, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510719v1</w:t>
+                <w:t xml:space="preserve">hal-03132829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatboxer, est-ce parler ? Ce que nous en dit l'étude de la dynamique articulatoire d'un beatboxer</w:t>
+                <w:t xml:space="preserve">Beatboxing, is it talking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
@@ -5381,936 +5377,940 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.472-479</w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haskins Laboratories, Dec 2020, Providence (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798574v3</w:t>
+                <w:t xml:space="preserve">hal-03080931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khöömii Mongol: diversité des styles et des techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+                <w:t xml:space="preserve">Humming beatboxing : the vocal orchestra within</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales sur les Recherches en Musique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita Degli Studi Firenze, Dec 2021, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080904v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des plosives finales dans des langues d'Asie : une étude multilingue du non relâchement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Khöömii Mongol: diversité des styles et des techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanni Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sunhee Kim</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.597-605</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales sur les Recherches en Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798592v3</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malayalam three-way rhotics contrast: Articulatory modelling based on MRI data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexei Kochetov</w:t>
+                <w:t xml:space="preserve">Beatboxer, est-ce parler ? Ce que nous en dit l'étude de la dynamique articulatoire d'un beatboxer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.472-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132829v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798574v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatboxing, is it talking?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Caractérisation des plosives finales dans des langues d'Asie : une étude multilingue du non relâchement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunhee Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haskins Laboratories, Dec 2020, Providence (virtual), United States</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.597-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080931v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798592v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal Characteristics of People who Stutter and the Interaction with Syllable Complexity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs da Fonseca</w:t>
+                <w:t xml:space="preserve">Le Human Beatbox : un langage musical au défi des limites physiologiques humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Paroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.3060-3064</w:t>
+              <w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402658v1</w:t>
+                <w:t xml:space="preserve">hal-02301525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory dynamics in human beatboxing: is it similar to speech and singing?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+                <w:t xml:space="preserve">Glottal Characteristics of People who Stutter and the Interaction with Syllable Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke Slis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.3060-3064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301666v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Human Beatbox : un langage musical au défi des limites physiologiques humaines</w:t>
+                <w:t xml:space="preserve">Ventilatory dynamics in human beatboxing: is it similar to speech and singing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Paroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301525v1</w:t>
+                <w:t xml:space="preserve">hal-02301666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of styles and techniques in the practice of Mongol Khöömii</w:t>
               </w:r>
@@ -6404,51 +6404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse électromyographique de la production des plosives labiales : enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,243 +6627,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efforts de production de parole chez les personnes qui bégaient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité du geste linguo-palatal. Le cas du russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dafonseca</w:t>
+                <w:t xml:space="preserve">Ekaterina Biteeva Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867444v1</w:t>
+                <w:t xml:space="preserve">hal-01958162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du geste linguo-palatal. Le cas du russe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efforts de production de parole chez les personnes qui bégaient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Biteeva Lecocq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">Anaïs Dafonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958162v1</w:t>
+                <w:t xml:space="preserve">hal-01867444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory correlates of French and English metrical structure: Influences on L1 and L2</w:t>
               </w:r>
@@ -7052,51 +7052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle activation patterns in labial stop consonants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time activation patterns of orofacial muscles in labial stop consonants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7262,895 +7262,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De bé à bébé : le transfert d'apprentissage auditori-moteur pour interroger l'unité de production de la parole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+                <w:t xml:space="preserve">Variabilité du geste palatal : effet du locuteur, de la structure syllabique et de l’accent sur différents types de consonnes en russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Biteeva Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFCP, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343390v1</w:t>
+                <w:t xml:space="preserve">hal-02083286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du geste palatal : effet du locuteur, de la structure syllabique et de l’accent sur différents types de consonnes en russe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">De bé à bébé : le transfert d'apprentissage auditori-moteur pour interroger l'unité de production de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, AFCP, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083286v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse de la cavité orale : étude IRMf</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+                <w:t xml:space="preserve">Real-time Control of a DNN-based Articulatory Synthesizer for Silent Speech Conversion: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. non paginé</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498950v1</w:t>
+                <w:t xml:space="preserve">hal-01726265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Sensorimotor Experience To Speech Unit -Adaptation to altered auditory feedback in speech to assess transfer of learning in complex serial movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
+                <w:t xml:space="preserve">Visual lip information supports auditory word segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience 2015 - Annual meeting of the Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221491v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An articulatory study of posterior nasal diphtongs in Brazilian Portugese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse de la cavité orale : étude IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Demasi</w:t>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2015 - 18th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Second Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01422374v1</w:t>
+                <w:t xml:space="preserve">hal-01498950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual lip information supports auditory word segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antje Strauss</w:t>
+                <w:t xml:space="preserve">From Sensorimotor Experience To Speech Unit -Adaptation to altered auditory feedback in speech to assess transfer of learning in complex serial movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Neuroscience 2015 - Annual meeting of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01298351v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Control of a DNN-based Articulatory Synthesizer for Silent Speech Conversion: a pilot study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">An articulatory study of posterior nasal diphtongs in Brazilian Portugese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Demasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blaise Yvert</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ICPhS 2015 - 18th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726265v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse au niveau de la cavité orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8192,64 +8192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual speech speeds up the neural processing of phonemes that do not exist in our native language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Burfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,325 +8743,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un paradigme de perturbation motrice pour l'étude de la perception de la parole</w:t>
+                <w:t xml:space="preserve">Physical modeling of vowel-bilabial plosive sound production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hadian</w:t>
+                <w:t xml:space="preserve">Louis Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">Acoustics 2012 - 11th Congrès Français d'Acoustique 2012 IOA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2257 - 2262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762384v1</w:t>
+                <w:t xml:space="preserve">hal-00700404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of vowel-bilabial plosive sound production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Beautemps</w:t>
+                <w:t xml:space="preserve">Mise au point d'un paradigme de perturbation motrice pour l'étude de la perception de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Laval</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2257 - 2262</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700404v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech production after glossectomy: Methodological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPLA 2012 - 14th Meeting of the International Clinical Phonetics and Linguistics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cork, Ireland. Abstract 149, pp. 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9453,77 +9453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'expansion des joues lors de la production d'une plosive bilabiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balbine Maillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9572,584 +9572,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming phonological deafness in L2 conversations by perceiving the facial the movements of the speaker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Burfin</w:t>
+                <w:t xml:space="preserve">Speech timing organization for the phonological length contrast in Italian consonants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zmarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gili-Fivela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sonia Kandel</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Tisato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Bilinguism: Neurolinguistic and Psycholinguistic Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.401-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017056v1</w:t>
+                <w:t xml:space="preserve">hal-00619254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech timing organization for the phonological length contrast in Italian consonants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluid mechanical interactions during vowel-plosive production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbine Maillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.401-404</w:t>
+              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619254v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid mechanical interactions during vowel-plosive production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in articulatory strategies between silent, whispered and normal speech ? A pilot study using ElectroMagnetic Articulography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822263v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in articulatory strategies between silent, whispered and normal speech ? A pilot study using ElectroMagnetic Articulography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badin</w:t>
+                <w:t xml:space="preserve">Overcoming phonological deafness in L2 conversations by perceiving the facial the movements of the speaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Burfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t>
+              <w:t xml:space="preserve">Workshop on Bilinguism: Neurolinguistic and Psycholinguistic Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724657v1</w:t>
+                <w:t xml:space="preserve">hal-01017056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation acoustique et articulatoire (avec échographie en 2D) de la parole de deux patients hémiglossectomisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2011 - 4èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10524,103 +10524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and kinematic correlates of phonological length contrast in italian consonants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gili-Fivela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zmarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziano Tisato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.469-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11148,51 +11148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Perception within the natural time-course of speech production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11264,51 +11264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Organization of Cued Speech Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Cathiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11389,51 +11389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisation du conduit vocal et réorganisation corticale de la parole : de la perturbation aux lèvres à la glossectomie. Études acoustiques et IRMf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11643,51 +11643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de réorganisation cognitive pour la production de parole d'un patient ayant été opéré d'une glossectomie suivie d'une reconstruction linguale : une étude d'IRM Fonctionelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11961,51 +11961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7D1A412"/>
+    <w:nsid w:val="2863F5E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12192,51 +12192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-savariaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5332-7934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/98160789744502681438" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.fr/pole/pole-technique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/recherche/plateaux-techniques/musa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1399316" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Soto-Faraco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002560" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003743" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4893910" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5084/pmmb2010/21/xxx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chipot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2012.701758" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412447752" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H92LNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thibeault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2945704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Vega Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Chac&#243;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Juliard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1674" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628562v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Chacon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jelassi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-36" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Kim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanni Curtet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798592v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inyoung Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Fonseca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867444v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dafonseca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Biteeva Lecocq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343390v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083286v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422374v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Strauss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762384v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700404v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delebecque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Sarfati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cornaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili-Fivela" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Tisato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Govokhina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368800v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226032v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellango" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.39" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-savariaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5332-7934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/98160789744502681438" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.fr/pole/pole-technique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/recherche/plateaux-techniques/musa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1399316" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Soto-Faraco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002560" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003743" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4893910" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5084/pmmb2010/21/xxx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chipot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2012.701758" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412447752" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H92LNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thibeault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2945704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Vega Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Chac&#243;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jelassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1674" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Juliard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628562v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Chacon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-36" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Kim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanni Curtet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798592v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inyoung Kim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Fonseca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Biteeva Lecocq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dafonseca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083286v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343390v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Strauss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delebecque" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Sarfati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cornaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili-Fivela" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Tisato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Govokhina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368800v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226032v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellango" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.39" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>