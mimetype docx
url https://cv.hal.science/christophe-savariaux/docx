--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,11906 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11855 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Savariaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5332-7934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250398524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">98160789744502681438</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8rjN-60AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche (CNRS) en expérimentation et instrumentation scientifique depuis 1998, je suis le directeur Technique du laboratoire Gipsa-lab. Je suis également responsable du Pôle Technique (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.gipsa-lab.fr/pole/pole-technique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) qui est composé d'une trentaine de techniciens et ingénieurs provenant des différentes tutelles (CNRS, UGA, G-INP). Le pôle est divisé en 4 services (informatique, plateformes, logiciels et mécatronique), chacun dirigé par un chef de service.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également co-responsable de la plateforme </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dédiée à l'acquisition de données </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">À ce titre, je travaille en collaboration avec les équipes du département Parole et Cognition et je suis impliqué dans plusieurs projets ANR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également membre de l'équipe Comlearn (ex-CRISSP) qui mène des recherches fondamentales et appliquées dans le domaine du traitement automatique de la parole et de la robotique sociale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MRI-based articulatory analysis of the Kannada dental-retroflex contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Phonetic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (1), pp.227-263. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025100323000221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick speech motor correction in the absence of auditory feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1399316. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1399316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic tapping difficulties in adults who stutter: a deficit in beat perception, motor execution, or sensorimotor integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Slis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0276691. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0276691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal drum sounds in human beatboxing: An acoustic and articulatory exploration using electromagnetic articulography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (1), pp.191-206. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0002921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speakers are able to categorize vowels based on tongue somatosensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Ostry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Trudeau-Fisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.6255-6263. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1911142117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Time Course of Audio-Visual Phoneme Identification: a High Temporal Resolution Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sánchez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Soto-Faraco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1-2), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22134808-00002560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the precision of Carstens and Northern Digital Instruments electromagnetic articulographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (2), pp.322-340. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2016_JSLHR-S-15-0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control of an Articulatory-Based Speech Synthesizer for Brain Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (11), pp.e1005119. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism affects audiovisual phoneme identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Burfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ruiz Tada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1179. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between articulatory gestures and inner speech in a counting task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (4), pp.1869-1879. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4893910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No, There Is No 150 ms Lead of Visual Speech on Auditory Speech, but a Range of Audiovisual Asynchronies Varying from Small Audio Lead to Large Audio Lag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (7), pp.e1003743. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech production after glossectomy: methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.241-56. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2013.802015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing voice research at the Speech and Cognition Department, GIPSA-lab, Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychomusicology: Music, Mind and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1 &amp; 2), pp.177-182. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5084/pmmb2010/21/xxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mécanismes de production de la parole: une approche biométrique et modélisatrice mono-locuteur et multi-dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1-2), pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tongue in speech and feeding: Comparative articulatory modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), pp.745-763. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2012.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual vowel monitoring and the word superiority effect in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (6), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025412447752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the initial articulatory gestures of a word triggers lexical access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Chipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (8), pp.1207-1223. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2012.701758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The word superiority effect in audiovisual speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.525-532. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of lip movements during spontaneous dialog and its application to voice activity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sodoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.1184-1196. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3050257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation strategies for a lip-tube perturbation of French [u]: an acoustic and perceptual study of 4-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thibeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 124 (2), pp.1192-1206. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2945704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têtes parlantes audiovisuelles virtuelles : données et modèles articulatoires - applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 128 (5), pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing to hear better: evidence for early audio-visual interactions in speech identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.B69-B78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional linear articulatory modeling of tongue, lips and face, based on MRI and video images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (3), pp.533-553. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jpho.2002.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic and articulatory key study of unvoiced coronal oral stops in Baniwa of Içana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Vega Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2025 - 6th Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recerca i Innovació Educativa (IRIE), Jun 2025, Palma De Majorque, Spain. pp.294 -295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal Air Flow During Speech Production In Korebaju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Vega Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3694-3698, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological constraints underlying the variation of labial stop intensity and spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cattelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of varying rhythmic stimulations on fluency and production gestures of people who stutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Slis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement vertical du larynx dans la production des plosives en thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univertisé Toulouse Jean Jaurès; Université Toulouse III Paul Sabatier, Jul 2024, Toulouse, France. pp.301-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude intra et inter-dialectale des voyelles du korebaju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Vega Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.561-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628562v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory response to tongue perturbation occurs similarly with normal and altered auditory feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of masking noise on tongue compensatory movement following a mechanical perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2023 - Progress in Motor Control XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Motor Control (ISMC); “Bambino Gesù” Children’s Hospital, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unreleased Plosive Consonants in Thai: an Acoustic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guarant International, Aug 2023, Prague, Czech Republic. pp.629-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intra- and Inter-Dialectal Study of Korebaju Vowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Vega Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGUL 2023 - 2nd Annual Meeting of the ELRA/ISCA SIG on Under-resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin (Irlande), Ireland. pp.24-28, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SIGUL.2023-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative acoustique et articulatoire de la plosion entre parole et beatbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des consonnes plosives non relâchées du thaï : une étude électroglottographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2022-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextérité vocale, respiratoire et articulatoire des beatboxeurs dans la production du humming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Calabrèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic and glottographic characterization of unreleased final stops in Vietnamese and Korean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제 38회 음성통신 및 신호처리 학술대회 논문집, 한국음향학회 [Proceedings of the 38th Speech Communication and Signal Processing Conference, Korean Acoustical Society]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 한국음향학회 [Korean Acoustical Society], Aug 2021, Seoul, South Korea. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Rhythmic Tapping Task and Stuttering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Slis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rhodes Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why final stop phonemes became unreleased stops? The cases of Vietnamese and Korean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP 2021 - 18èmes rencontres du Réseau Français de Phonologie / 18th Meeting of the French Phonology Network (RFP2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.A. 999 – Université Clermont Auvergne, Jul 2021, Clermont-Ferrand, France. pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal movements in the production of Korean stop consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunhee Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSSS 2021 - Fall conference of the Korean Society of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Society of Speech Sciences (한국음성학회), Nov 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humming beatboxing : the vocal orchestra within</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAVEBA 2021 - 12th International Workshop Models and Analysis of Vocal Emissions for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita Degli Studi Firenze, Dec 2021, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khöömii Mongol: diversité des styles et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanni Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Calabrese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales sur les Recherches en Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatboxer, est-ce parler ? Ce que nous en dit l'étude de la dynamique articulatoire d'un beatboxer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lœvenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.472-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798574v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des plosives finales dans des langues d'Asie : une étude multilingue du non relâchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunhee Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.597-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malayalam three-way rhotics contrast: Articulatory modelling based on MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatboxing, is it talking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haskins Laboratories, Dec 2020, Providence (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Human Beatbox : un langage musical au défi des limites physiologiques humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Les sciences de la musique : de nouveaux défis dans une société en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal Characteristics of People who Stutter and the Interaction with Syllable Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Slis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.3060-3064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory dynamics in human beatboxing: is it similar to speech and singing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of styles and techniques in the practice of Mongol Khöömii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanni Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEVoC 2019 - 13th Pan-European Voice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse électromyographique de la production des plosives labiales : enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cattelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efforts de production de parole chez les personnes qui bégaient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dafonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cattelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du geste linguo-palatal. Le cas du russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Biteeva Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux spectraux dans le chant Höömij Mongol et Tuva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanni Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018 - 14ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulatory correlates of French and English metrical structure: Influences on L1 and L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2017 - Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle activation patterns in labial stop consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cattelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2017 - 7th International Conference on Speech Motor Control (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatboxer la parole, des consonnes occlusives aux sons percussifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Grenoble Cognition - 8e Rencontres du Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time activation patterns of orofacial muscles in labial stop consonants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cattelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jianwu Dang, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De bé à bébé : le transfert d'apprentissage auditori-moteur pour interroger l'unité de production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du geste palatal : effet du locuteur, de la structure syllabique et de l’accent sur différents types de consonnes en russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Biteeva Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse de la cavité orale : étude IRMf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sensorimotor Experience To Speech Unit -Adaptation to altered auditory feedback in speech to assess transfer of learning in complex serial movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience 2015 - Annual meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An articulatory study of posterior nasal diphtongs in Brazilian Portugese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Demasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2015 - 18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual lip information supports auditory word segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAVSP 2015 - 1st Joint Conference on Facial Analysis, Animation and Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Control of a DNN-based Articulatory Synthesizer for Silent Speech Conversion: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Yvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse au niveau de la cavité orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. Paper 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of fiducial markers for vocal tract MRI imaging and speech articulatory modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Koncki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1321-1325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual speech speeds up the neural processing of phonemes that do not exist in our native language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Burfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multilingualism: Linguistic Challenges and Neurocognitive Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and simulations about audiovisual asynchrony and predictability in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2013 - 12th International Conference on Auditory-Visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Annecy, France. pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et mise en œuvre de marqueurs fiduciaires pour l'imagerie IRM du conduit vocal en vue de la modélisation articulatoire de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Koncki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Andrés Valdés Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un paradigme de perturbation motrice pour l'étude de la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical modeling of vowel-bilabial plosive sound production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012 - 11th Congrès Français d'Acoustique 2012 IOA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.2257 - 2262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de la précision de mesure des systèmes d'articulographie électromagnétique 3D : Wave et AG500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wrobel-Dautcourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la morbidité vocale après chirurgie endocrinienne cervicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaffanjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXVIII Congrès de la Société Française de phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech production after glossectomy: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2012 - 14th Meeting of the International Clinical Phonetics and Linguistics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland. Abstract 149, pp. 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Verbotonal Method and the music to enhance French phonetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cornaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 4th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Charlottetown, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of vocal morbidity following cervical endocrine surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaffanjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WVC 2012 - 5th International Congress of the World Voice Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Louxor, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'expansion des joues lors de la production d'une plosive bilabiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbine Maillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.113 - 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech timing organization for the phonological length contrast in Italian consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zmarich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gili-Fivela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Tisato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid mechanical interactions during vowel-plosive production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbine Maillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in articulatory strategies between silent, whispered and normal speech ? A pilot study using ElectroMagnetic Articulography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming phonological deafness in L2 conversations by perceiving the facial the movements of the speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Burfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bilinguism: Neurolinguistic and Psycholinguistic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique et articulatoire (avec échographie en 2D) de la parole de deux patients hémiglossectomisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2011 - 4èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative articulatory modelling of the tongue in speech and feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trainable trajectory formation model TD-HMM parameterized for the LIPS 2008 challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Govokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception as a (Shaped) Mirror of Action: It Seems Easier to Lipread One's Own Speech Gestures than those of Somebody Else</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and kinematic correlates of phonological length contrast in italian consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gili-Fivela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zmarich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Tisato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of freedom of facial movements in face-to-face conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Genoa, Italy. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of articulatory and acoustic correlates of contrastive emphasis in French children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle de phonétique expérimentale : histoire et développement. De Théodore Rosset à John Ohala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of anticipatory labial coarticulation in French: A pionneering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Cathiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings ICSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jiju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khöömii mongol : diversité des styles et des techniques de l’art diphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanni Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Calabrese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.333-340, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25836/rnrm.2020.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal Perception within the natural time-course of speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Cathiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bailly G., Perrier P. &amp; Vatikiotis-Bateson E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.121-158, 2012, 9781107006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Organization of Cued Speech Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Cathiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Attina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bailly, G., Perrier, P., Vatikiotis-Bateson, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiovisual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge, UK. Cambridge University Press, pp.104-120, 2012, 978-1-107-00682-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation du conduit vocal et réorganisation corticale de la parole : de la perturbation aux lèvres à la glossectomie. Études acoustiques et IRMf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Jouvent et Georges Chapouthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition réparée ? Perturbations et récupérations des fonctions cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-21, 2008, Collection Cognitique, 978-2735111459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a vowel gesture control: Attunement of the anticipatory rounding temporal pattern in French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Cathiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kern S., Gayraud F. &amp; Marsico E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergence of Language Abilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing: New Castle, pp.100-117, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réorganisation cognitive pour la production de parole d'un patient ayant été opéré d'une glossectomie suivie d'une reconstruction linguale : une étude d'IRM Fonctionelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Vaxelaire, Rudolph Sock, Georges Kleiber &amp; Fabrice Marsac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perturbations et Réajustements. Langue et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université Marc Bloch - Strasbourg 2, pp.201-209, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulatory and acoustic correlates of contrastive focus in French children and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Harrington &amp; M. Tabain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Production: Models, Phonetic Processes and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press : New York, pp.227-251, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11961,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2863F5E9"/>
+    <w:nsid w:val="242D1416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12192,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-savariaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5332-7934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/98160789744502681438" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.fr/pole/pole-technique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/recherche/plateaux-techniques/musa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1399316" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Soto-Faraco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002560" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003743" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4893910" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5084/pmmb2010/21/xxx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chipot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2012.701758" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412447752" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H92LNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thibeault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2945704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Vega Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Chac&#243;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jelassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1674" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Juliard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628562v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Chacon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-36" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Kim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanni Curtet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798592v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inyoung Kim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Fonseca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Biteeva Lecocq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dafonseca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083286v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343390v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Strauss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delebecque" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Sarfati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cornaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili-Fivela" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Tisato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Govokhina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368800v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226032v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellango" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.39" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-savariaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5332-7934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/98160789744502681438" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8rjN-60AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.fr/pole/pole-technique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/recherche/plateaux-techniques/musa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kochetov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1399316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabrese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002921" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Soto-Faraco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-00002560" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruiz Tada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4893910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003743" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5084/pmmb2010/21/xxx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2012.08.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JTZD658-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025412447752" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chipot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2012.701758" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H92LNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sodoyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3050257" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thibeault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2945704" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jpho.2002.0166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN8LBHM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Vega Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Chac&#243;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1674" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Juliard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628562v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Chacon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717030v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jelassi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-36" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Calabr&#232;se" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Kim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanni Curtet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798574v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798592v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inyoung Kim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Fonseca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867444v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dafonseca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Biteeva Lecocq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988062v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L. Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343390v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Demasi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Strauss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Andr&#233;s Vald&#233;s Vargas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Koncki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941310v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delebecque" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wrobel-Dautcourt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guigard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Sarfati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cornaz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Maillou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili-Fivela" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Tisato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331876v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339043v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Govokhina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Arnaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371965v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476264v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Cathiard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellango" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.39" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Cathiard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Attina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329880v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371878v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>