--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe SCHMITT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe SCHMITT, Titulaire de la Chaire Entreprendre, Université de Lorraine, (IAE Metz School of management / CEREFIGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6310-1496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095225463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat au risque de la subjectivité de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 67 (4), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.067.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Problem-Solving Skills with AI: A Case Study on Innovation and Creativity in a Business Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehme Azoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci15100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de Projectique : pour une vision projective pour nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue des acteurs : une clé pour comprendre les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 ans de Projectique : pour une vision projective pour nos organisations, 41 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur durable en entreprise familiale : La mobilisation du capital familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouiakoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 323 (4), pp.121-151. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring humane entrepreneurship implementation: Case study of a Swiss SME active in winter sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2023.2279558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the impact of humane entrepreneurship on overall firm performance: An empirical investigation of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2417010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retaining young workers in SMEs in a French engineering and consultancy branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2412279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (37), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Edgar Morin m’était conté : désordre, dialogique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30 (3), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.030.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit in Sarasvathy’s work: Highlighting a communication theory in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradoxe de l’action à l’action entrepreneuriale dans les recherches en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization, Entrepreneurial Orientation & Internationalization of Micro-, Small-, and Medium-Sized Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Digitalization and Internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.3-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causation, effectuation, improvisation et agir entrepreneurial. Pour une approche renouvelée et intégrative de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.025.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Digitalization: Applying digital technologies to the internationalization process of small and medium-sized enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovation and Export Capabilities of SMEs: Toward a Multi-Criteria Decision-Making Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000300017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 50 years after Simon's Book The Sciences of the Artificial: Tributes, Appraisal and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in terms of work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (22), pp.8-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are High-Tech Companies More Competitive Than Others? An Empirical Study of Innovative and Exporting French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Organization in light of Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (24), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.181.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprendimiento en dos universidades públicas: universidad de Guanajuato, México y Université de Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guadalupe Perez-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (23), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.023.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of action in management: understanding and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la voie d’un enseignement et d’un apprentissage autres : de l’intérêt des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches critiques en entrepreneuriat : facettes et enjeux pour la communauté des chercheurs francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.161.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating sustainable development in value models in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (18), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.018.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations : Voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (16), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.016.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue : Quel paradigme pour la recherche en entrepreneuriat ? Du paradigme de la décision au paradigme de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (5), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.345.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de gestion : Entre intentionnalité et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.017.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores que influyen en los problemas del emprendimiento de las mipymes: una percepción de los expertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional Administración &amp; Finanzas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Identification and Characterization of a Common Space Using Data Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242016000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of the paradoxical dissonance and design in the entrepreneurship action: a contribution to the studies of the paradigm of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Advanced Engineering Technologies and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDéO© : une méthode pour aider les entrepreneurs à concevoir leur vision entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036768ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’action dans la recherche en entrepreneuriat : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.113. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand savoir entreprendre, c’est savoir concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274 (3), pp.71 - 82. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of systemic approaches in entrepreneurship, Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El emprendimiento social y el desarrollo de valores cooperativos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramís Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-3 (11-12), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.011.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception, un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Madri+d : revista de investigación en gestión de la innovación y tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouer son attention aux situations entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (44), pp.303-321. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.044.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la mobilisation de la notion de projet dans la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Asquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Condor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (10), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.102.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Board Structure Affect Financial Distress? A Study with Reference to Family Firms in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment Management and Financial Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.113 - 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances et capital social : quelles interrelations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valoggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (7), pp.152-170. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.027.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer des savoirs actionnables et les communiquer à des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (174), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et valeur : une relation en perpétuelle construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (1), pp.43-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et représentations de la complexité : présentation d'une recherche ingénierique dans le domaine de l'investissement industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2 (199), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat en schémas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, La gestion en schémas, 9782340101128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Deschanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept clés pour (s')entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec, pp.128, 2021, Entrepreneuriat et PME, 978-2-7605-5541-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2020, 978-2-311-40822-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2019, 9782100795628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, donner à voir pour donner envie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy, Collection Organisations en action, 2018, 978-2-8143-0523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017, 9782100775224. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.schmi.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.266, 2017, 9782814303409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir entrepreneurial, repenser l’action des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université du Québec, pp.X-146, 2015, Entrepeneuriat &amp; PME, 978-2-7605-4280-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jacques Filion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des produits et des services en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2010, 978-2-940384-10-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction de Savoirs pour l'Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 245 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable services in the era of Society 5.0: Revisiting weak and strong sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference of the European Association for REsearch on SERvices – RESER 2025 ROMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, To Vergata University Roma - Italy, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des parties prenantes en entrepreneuriat : la place de la rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium doctoral Entrepreneuriat R2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R2E; CEREFIGE, Jun 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la rhétorique dans les pitchs entrepreneuriaux : une analyse systématique de la littérature anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition Workshop CEROS-CEREFIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROS; CEREFIGE, Apr 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des étudiants entrepreneurs : analyse des formes de rhétorique mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche : Dynamiques Entrepreneuriales, Innovations et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Henri Poincaré de Longwy; Equipe thématique Innovations et Dynamiques Entrepreneuriales (IDE), laboratoire CEREFIGE; IAE Metz School of Management, Jul 2025, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions and Transitions: Implementing the Degrowth Paradigm in Traditional Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th RESER International conference - Co-creating sustainable solutions for Future-proof Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Oct 2024, Helsinki (Aalto University School of Economics), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SMEs' innovation capability: Towards a taxonomic approach based on internal and contextual factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering, Technology and Innovation (ICE-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Interdisciplinary Conference on Entrepreneurship, Innovation and SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link between Innovation and Export: Evidences from small-sized firms practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs facing the challenge of innovation and export: Proposal for a joint assessment tool, the Potential Export and Innovation Index (PE2I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2017. Conference Proceedings of the 26th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprocher l’entrepreneur et l’action entrepreneuriale : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre innovation et exportation en PME, Proposition d’un nouveau paradigme pour comprendre cette relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur peut-il être « ambidextre » ? Proposition d’un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Toward a common Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2016. Conference Proceedings of the 25th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entreprendre autrement ? L'apport de la complexité dans les projets entrepreneuriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Entrepreneurial Process seen from a Local Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual ICSB World Conference: Entrepreneurship and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB), Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatif des dispositifs de soutien à l’internationalisation des PME : Les apports de la prise en compte de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre du Groupe de Recherche Thématique «Innovation» de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para el comercio justo: Inequidades y perspectivas entre actores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4S / Esocite Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une pédagogie innovante pour l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre entre acteurs des réseaux d'accompagnement et chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation (AEI); EDHEC Business School ; Réseau Entreprendre, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre chercheurs et praticiens pour la production de connaissances scientifiques et opérationnelles : réflexions autour d'une expériences canadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉTHODES DE RECHERCHE INNOVANTES POUR CRÉÉR DES CONNAISSANCES VALIDES ET OPÉRATIONNELLES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence internationale co-organisée par l’Academy of Management et par l’ISEOR Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une actionnabilité de la recherche en gestion : pour une approche dialectique entre recherche et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ISEOR et Division Méthodes de Recherche de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et incubateurs universitaires : une relation en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incubateurs universitaires et le paradoxe de la relation entre université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la GRH dans les modèles de la valeur : limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Relations de travail et organisations : Europe – Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la logique de postes à la logique de compétences : nouvelles approches des notions de valeur et de temps en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Prospective Métier, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et développement de la valeur en entreprise : entre observation et intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management : renouveau de création de valeur et gestion des ressources humaines ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : proposition d'une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the European International Business Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Conference, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juggle : questionner l'humanisme comme moteur de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat humaniste : principes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.213-224, 2024, 978-2-37687-819-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université au risque d’une « fabrique de l’entrepreneuriat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.61-75, 2024, 978-2-36781-516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elargir et renouveler l’enseignement et l’apprentissage : vers des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2021, 9782814306165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial et l'accompagnement spirituel: deux regards, une posture convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aramis Marin Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, spiritualité et religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807330290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences « psychotérapeutiques » du dirigeant à l’aune d’une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intentionalité de l’entrepreneur sous les regards croisés du chercheur et du thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Torrès; Eric Fimbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faces cachées de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-334-1. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur social, créateur de valeur pour les produits du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Nobile, Aramis Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.235-251, 2018, Organisations en action, 9782814305045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition entrepreneuriale : une grille de lecture pour comprendre la conception de projet innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Morel; Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.105-134, 2018, Organisations en action, 978-2-8143-0340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une image renouvelée de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Filion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur et facilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Homme, pp.I-III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’entrepreneuriat en École d’Ingénieurs : un plaidoyer pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la complexité des organisations par les situations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’art dans la formation en management pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, pp. 125-147, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture critique de l'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Philippart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art d’organiser l’action complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations, voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradigme de la complexité pour aborder le lien entre innovation et exportation en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher, pp.227, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien, De la spécificité des PME à la complexité de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karim Messeghem; Olivier Torrès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.326-348, 2015, Grands auteurs, 978-2-84769-673-8. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2015.01.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface: Le Management dans un environnement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rico Baldegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management dans un environnement dynamique: concepts, méthodes et outils pour une approche systémique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.8, 2014, Méthodes &amp; recherches : management, 978-2-8041-8744-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un changement de paradigme en matière d'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josée St-Pierre ; Michel Trépanier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer et développer une PME dans une économie mondialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.57-94, 2013, Entrepreneuriat et PME, 978-2-7605-3795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Gabon nous permettait d’appréhender différemment l’entrepreneuriat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruphin Ndjambou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat au Gabon : Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.13-17, 2013, Entrepreneuriat, 978-2-342-00413-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John R. McIntyre; Silvester Ivanaj; Vera Ivanaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies For Sustainable Technologies And Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, Chap. 9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : vers le développement d'une relation paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.181-216, 2005, 2-7475-9627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et modèles de la valeur : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Leymarie et al. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de travail et organisations : plaidoyer(s) pour une lecture paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.101-132, 2005, 3-03910-694-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Dupuich-Rabasse (coordonné par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management – Renouveau de la création de valeur en GRH ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Liaisons, pp. 39-60, 2002, 978-2-87880-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une part d’inconscient dans l’entrepreneuriat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kfum3qk7u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : le rôle de l’université dans la relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gtds4cagy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux accompagner l’entrepreneuriat, changeons de perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.vdfhjg5ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’entreprise : le grand malentendu français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yefwy7u34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding youth entrepreneurship in light of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gfagq5hes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat à l’aune de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.5sffj94fs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat des jeunes à la lumière des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.59447xpen⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : contribution à la création de valeur en P.M.E. par la notion de désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL133N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : du modèle du télégraphe au modèle de l'orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inconscient dans l'entrepreneuriat : on n'est pas entrepreneur par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moins on en parle, plus il y en a : la création d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est agir d’abord et comprendre ensuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de la conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre avec &amp;quot;Doc' Emmett Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est créer l’ordre à partir du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'entrepreneuriat : être entreprenant avant d'être entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;3 M&amp;quot; de la fabrique de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences «psychothérapeutiques» du dirigeant dans une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune et entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes questions de la recherche entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider différemment pour entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Leuriade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial – Le rôle de l’entrepreneuriat dans la transformation du secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Naffakhi-Charfeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 11 (1), pp.9-15, 2024, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.011.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (37), pp.3-221, 2024, Sur les pas de Jean-Louis Le Moigne, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Internationalization (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat (Dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de l’ouvrage Les Sciences de l’artificiel : Hommages à Herbert A. Simon, bilan et perspectives (Numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), 2019, 9782807393011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la singularité des connaissances issues de la recherche en entrepreneuriat et PME (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on organizations, Introduction to the special issue (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), pp.107-111, 2016, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.107_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe SCHMITT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe SCHMITT, Titulaire de la Chaire Entreprendre, Université de Lorraine, (IAE Metz School of management / CEREFIGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6310-1496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095225463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat au risque de la subjectivité de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 67 (4), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.067.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue des acteurs : une clé pour comprendre les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 ans de Projectique : pour une vision projective pour nos organisations, 41 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur durable en entreprise familiale : La mobilisation du capital familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouiakoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 323 (4), pp.121-151. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Problem-Solving Skills with AI: A Case Study on Innovation and Creativity in a Business Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehme Azoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci15100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de Projectique : pour une vision projective pour nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the impact of humane entrepreneurship on overall firm performance: An empirical investigation of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2417010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring humane entrepreneurship implementation: Case study of a Swiss SME active in winter sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2023.2279558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retaining young workers in SMEs in a French engineering and consultancy branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2412279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (37), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Edgar Morin m’était conté : désordre, dialogique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30 (3), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.030.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit in Sarasvathy’s work: Highlighting a communication theory in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradoxe de l’action à l’action entrepreneuriale dans les recherches en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization, Entrepreneurial Orientation & Internationalization of Micro-, Small-, and Medium-Sized Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Digitalization and Internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.3-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causation, effectuation, improvisation et agir entrepreneurial. Pour une approche renouvelée et intégrative de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.025.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Digitalization: Applying digital technologies to the internationalization process of small and medium-sized enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovation and Export Capabilities of SMEs: Toward a Multi-Criteria Decision-Making Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000300017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprendimiento en dos universidades públicas: universidad de Guanajuato, México y Université de Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guadalupe Perez-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (23), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.023.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.181.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 50 years after Simon's Book The Sciences of the Artificial: Tributes, Appraisal and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in terms of work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (22), pp.8-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are High-Tech Companies More Competitive Than Others? An Empirical Study of Innovative and Exporting French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Organization in light of Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (24), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of action in management: understanding and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la voie d’un enseignement et d’un apprentissage autres : de l’intérêt des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de gestion : Entre intentionnalité et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.017.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating sustainable development in value models in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (18), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.018.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches critiques en entrepreneuriat : facettes et enjeux pour la communauté des chercheurs francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.161.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations : Voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (16), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.016.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue : Quel paradigme pour la recherche en entrepreneuriat ? Du paradigme de la décision au paradigme de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (5), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.345.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores que influyen en los problemas del emprendimiento de las mipymes: una percepción de los expertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional Administración &amp; Finanzas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Identification and Characterization of a Common Space Using Data Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242016000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of the paradoxical dissonance and design in the entrepreneurship action: a contribution to the studies of the paradigm of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Advanced Engineering Technologies and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDéO© : une méthode pour aider les entrepreneurs à concevoir leur vision entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036768ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’action dans la recherche en entrepreneuriat : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.113. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand savoir entreprendre, c’est savoir concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274 (3), pp.71 - 82. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of systemic approaches in entrepreneurship, Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Board Structure Affect Financial Distress? A Study with Reference to Family Firms in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment Management and Financial Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.113 - 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El emprendimiento social y el desarrollo de valores cooperativos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramís Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-3 (11-12), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.011.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception, un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Madri+d : revista de investigación en gestión de la innovación y tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouer son attention aux situations entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (44), pp.303-321. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.044.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la mobilisation de la notion de projet dans la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Asquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Condor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (10), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.102.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances et capital social : quelles interrelations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valoggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (7), pp.152-170. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.027.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer des savoirs actionnables et les communiquer à des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (174), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et valeur : une relation en perpétuelle construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (1), pp.43-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et représentations de la complexité : présentation d'une recherche ingénierique dans le domaine de l'investissement industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2 (199), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat en schémas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, La gestion en schémas, 9782340101128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept clés pour (s')entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec, pp.128, 2021, Entrepreneuriat et PME, 978-2-7605-5541-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Deschanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2020, 978-2-311-40822-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2019, 9782100795628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, donner à voir pour donner envie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy, Collection Organisations en action, 2018, 978-2-8143-0523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017, 9782100775224. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.schmi.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.266, 2017, 9782814303409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir entrepreneurial, repenser l’action des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université du Québec, pp.X-146, 2015, Entrepeneuriat &amp; PME, 978-2-7605-4280-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jacques Filion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des produits et des services en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2010, 978-2-940384-10-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction de Savoirs pour l'Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 245 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des étudiants entrepreneurs : analyse des formes de rhétorique mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche : Dynamiques Entrepreneuriales, Innovations et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Henri Poincaré de Longwy; Equipe thématique Innovations et Dynamiques Entrepreneuriales (IDE), laboratoire CEREFIGE; IAE Metz School of Management, Jul 2025, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable services in the era of Society 5.0: Revisiting weak and strong sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference of the European Association for REsearch on SERvices – RESER 2025 ROMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, To Vergata University Roma - Italy, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des parties prenantes en entrepreneuriat : la place de la rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium doctoral Entrepreneuriat R2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R2E; CEREFIGE, Jun 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la rhétorique dans les pitchs entrepreneuriaux : une analyse systématique de la littérature anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition Workshop CEROS-CEREFIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROS; CEREFIGE, Apr 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions and Transitions: Implementing the Degrowth Paradigm in Traditional Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th RESER International conference - Co-creating sustainable solutions for Future-proof Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Oct 2024, Helsinki (Aalto University School of Economics), Finland. pp.47-50, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2025.978-951-38-8843-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Interdisciplinary Conference on Entrepreneurship, Innovation and SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SMEs' innovation capability: Towards a taxonomic approach based on internal and contextual factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering, Technology and Innovation (ICE-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link between Innovation and Export: Evidences from small-sized firms practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs facing the challenge of innovation and export: Proposal for a joint assessment tool, the Potential Export and Innovation Index (PE2I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2017. Conference Proceedings of the 26th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Toward a common Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2016. Conference Proceedings of the 25th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre innovation et exportation en PME, Proposition d’un nouveau paradigme pour comprendre cette relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprocher l’entrepreneur et l’action entrepreneuriale : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur peut-il être « ambidextre » ? Proposition d’un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entreprendre autrement ? L'apport de la complexité dans les projets entrepreneuriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para el comercio justo: Inequidades y perspectivas entre actores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4S / Esocite Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Entrepreneurial Process seen from a Local Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual ICSB World Conference: Entrepreneurship and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB), Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatif des dispositifs de soutien à l’internationalisation des PME : Les apports de la prise en compte de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre du Groupe de Recherche Thématique «Innovation» de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une pédagogie innovante pour l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre entre acteurs des réseaux d'accompagnement et chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation (AEI); EDHEC Business School ; Réseau Entreprendre, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre chercheurs et praticiens pour la production de connaissances scientifiques et opérationnelles : réflexions autour d'une expériences canadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉTHODES DE RECHERCHE INNOVANTES POUR CRÉÉR DES CONNAISSANCES VALIDES ET OPÉRATIONNELLES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence internationale co-organisée par l’Academy of Management et par l’ISEOR Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incubateurs universitaires et le paradoxe de la relation entre université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une actionnabilité de la recherche en gestion : pour une approche dialectique entre recherche et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ISEOR et Division Méthodes de Recherche de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et incubateurs universitaires : une relation en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la logique de postes à la logique de compétences : nouvelles approches des notions de valeur et de temps en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Prospective Métier, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la GRH dans les modèles de la valeur : limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Relations de travail et organisations : Europe – Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management : renouveau de création de valeur et gestion des ressources humaines ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et développement de la valeur en entreprise : entre observation et intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : proposition d'une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the European International Business Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Conference, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université au risque d’une « fabrique de l’entrepreneuriat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.61-75, 2024, 978-2-36781-516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juggle : questionner l'humanisme comme moteur de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat humaniste : principes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.213-224, 2024, 978-2-37687-819-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial et l'accompagnement spirituel: deux regards, une posture convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aramis Marin Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, spiritualité et religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807330290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elargir et renouveler l’enseignement et l’apprentissage : vers des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2021, 9782814306165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences « psychotérapeutiques » du dirigeant à l’aune d’une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intentionalité de l’entrepreneur sous les regards croisés du chercheur et du thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Torrès; Eric Fimbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faces cachées de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-334-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur social, créateur de valeur pour les produits du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Nobile, Aramis Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.235-251, 2018, Organisations en action, 9782814305045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition entrepreneuriale : une grille de lecture pour comprendre la conception de projet innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Morel; Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.105-134, 2018, Organisations en action, 978-2-8143-0340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une image renouvelée de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Filion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur et facilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Homme, pp.I-III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations, voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradigme de la complexité pour aborder le lien entre innovation et exportation en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher, pp.227, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la complexité des organisations par les situations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’art dans la formation en management pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, pp. 125-147, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’entrepreneuriat en École d’Ingénieurs : un plaidoyer pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture critique de l'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Philippart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art d’organiser l’action complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien, De la spécificité des PME à la complexité de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karim Messeghem; Olivier Torrès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.326-348, 2015, Grands auteurs, 978-2-84769-673-8. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2015.01.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface: Le Management dans un environnement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rico Baldegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management dans un environnement dynamique: concepts, méthodes et outils pour une approche systémique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.8, 2014, Méthodes &amp; recherches : management, 978-2-8041-8744-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Gabon nous permettait d’appréhender différemment l’entrepreneuriat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruphin Ndjambou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat au Gabon : Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.13-17, 2013, Entrepreneuriat, 978-2-342-00413-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un changement de paradigme en matière d'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josée St-Pierre ; Michel Trépanier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer et développer une PME dans une économie mondialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.57-94, 2013, Entrepreneuriat et PME, 978-2-7605-3795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John R. McIntyre; Silvester Ivanaj; Vera Ivanaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies For Sustainable Technologies And Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, Chap. 9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : vers le développement d'une relation paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.181-216, 2005, 2-7475-9627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et modèles de la valeur : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Leymarie et al. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de travail et organisations : plaidoyer(s) pour une lecture paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.101-132, 2005, 3-03910-694-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Dupuich-Rabasse (coordonné par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management – Renouveau de la création de valeur en GRH ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Liaisons, pp. 39-60, 2002, 978-2-87880-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une part d’inconscient dans l’entrepreneuriat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kfum3qk7u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : le rôle de l’université dans la relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gtds4cagy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’entreprise : le grand malentendu français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yefwy7u34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux accompagner l’entrepreneuriat, changeons de perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.vdfhjg5ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding youth entrepreneurship in light of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gfagq5hes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat à l’aune de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.5sffj94fs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat des jeunes à la lumière des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.59447xpen⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : contribution à la création de valeur en P.M.E. par la notion de désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL133N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : du modèle du télégraphe au modèle de l'orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inconscient dans l'entrepreneuriat : on n'est pas entrepreneur par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est créer l’ordre à partir du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre avec &amp;quot;Doc' Emmett Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moins on en parle, plus il y en a : la création d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est agir d’abord et comprendre ensuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de la conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'entrepreneuriat : être entreprenant avant d'être entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;3 M&amp;quot; de la fabrique de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences «psychothérapeutiques» du dirigeant dans une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune et entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes questions de la recherche entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider différemment pour entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Leuriade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial – Le rôle de l’entrepreneuriat dans la transformation du secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Naffakhi-Charfeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 11 (1), pp.9-15, 2024, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.011.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (37), pp.3-221, 2024, Sur les pas de Jean-Louis Le Moigne, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Internationalization (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat (Dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de l’ouvrage Les Sciences de l’artificiel : Hommages à Herbert A. Simon, bilan et perspectives (Numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), 2019, 9782807393011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la singularité des connaissances issues de la recherche en entrepreneuriat et PME (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on organizations, Introduction to the special issue (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), pp.107-111, 2016, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.107_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B364E908"/>
+    <w:nsid w:val="887CE207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-1496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095225463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Saliba-Chalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.067.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05300779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Azoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci15100388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouiakoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.89" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04408275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bjelic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2023.2279558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Baldegger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bou Nader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2417010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2412279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03493971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;le Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.025.0131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1373" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000300017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Perez-Zavala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molina S&#225;nchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L&#243;pez Salazar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.023.0099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.018.0107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.016.0087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0249" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.017.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242016000200006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036768ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rosker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram&#237;s Marin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.011.0147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.044.0303" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04937165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valoggia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Avenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schmi.2018.01" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jacques Filion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ananou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Avenier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kervio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dubosson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Novisi Djimabi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez Manriquez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198637" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ingold" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792656" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492167v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Koubaa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698262v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivera" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733171v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587513v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550093v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565757v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453334v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aramis Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0205" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204825v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/themes/entrepreneuriat-pme/ouvrage/567-les-faces-cach%C3%A9es-de-l-entrepreneuriat.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0231" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366037v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537777v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697226v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0211" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baldegger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537778v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camargo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697052v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Torres" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2015.01.0325" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816678v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04189535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kfum3qk7u" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020537v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtds4cagy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020546v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vdfhjg5ps" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yefwy7u34" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020564v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gfagq5hes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020541v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5sffj94fs" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.59447xpen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750697v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL133N" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724235v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724229v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724264v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leuriade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817648v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560380v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045163v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042335v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365648v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365791v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.107_7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-1496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095225463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Saliba-Chalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.067.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouiakoub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05300779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hajj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Azoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci15100388" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bjelic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Baldegger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bou Nader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2417010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04408275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2023.2279558" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2412279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03493971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;le Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.025.0131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1373" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000300017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Perez-Zavala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molina S&#225;nchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L&#243;pez Salazar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.023.0099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.017.0009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.018.0107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.016.0087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242016000200006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036768ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rosker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram&#237;s Marin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.011.0147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.044.0303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04937165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valoggia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Avenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schmi.2018.01" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jacques Filion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ananou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Avenier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Novisi Djimabi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kervio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dubosson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327845v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2025.978-951-38-8843-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550108v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ingold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez Manriquez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198637" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Koubaa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043004v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aramis Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453334v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/themes/entrepreneuriat-pme/ouvrage/567-les-faces-cach%C3%A9es-de-l-entrepreneuriat.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366060v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camargo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512778v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0211" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537780v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baldegger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Torres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2015.01.0325" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693878v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816678v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04189535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kfum3qk7u" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtds4cagy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yefwy7u34" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vdfhjg5ps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020564v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gfagq5hes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020541v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5sffj94fs" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020562v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.59447xpen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750697v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL133N" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712944v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712943v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724235v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724229v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724264v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leuriade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817648v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045163v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102485v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042335v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365648v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365791v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.107_7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>