--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe SCHMITT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe SCHMITT, Titulaire de la Chaire Entreprendre, Université de Lorraine, (IAE Metz School of management / CEREFIGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6310-1496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095225463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat au risque de la subjectivité de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 67 (4), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.067.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue des acteurs : une clé pour comprendre les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 ans de Projectique : pour une vision projective pour nos organisations, 41 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur durable en entreprise familiale : La mobilisation du capital familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouiakoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 323 (4), pp.121-151. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Problem-Solving Skills with AI: A Case Study on Innovation and Creativity in a Business Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehme Azoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci15100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de Projectique : pour une vision projective pour nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the impact of humane entrepreneurship on overall firm performance: An empirical investigation of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2417010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring humane entrepreneurship implementation: Case study of a Swiss SME active in winter sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2023.2279558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retaining young workers in SMEs in a French engineering and consultancy branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2412279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (37), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Edgar Morin m’était conté : désordre, dialogique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30 (3), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.030.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit in Sarasvathy’s work: Highlighting a communication theory in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradoxe de l’action à l’action entrepreneuriale dans les recherches en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization, Entrepreneurial Orientation & Internationalization of Micro-, Small-, and Medium-Sized Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Digitalization and Internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.3-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causation, effectuation, improvisation et agir entrepreneurial. Pour une approche renouvelée et intégrative de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.025.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Digitalization: Applying digital technologies to the internationalization process of small and medium-sized enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovation and Export Capabilities of SMEs: Toward a Multi-Criteria Decision-Making Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000300017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprendimiento en dos universidades públicas: universidad de Guanajuato, México y Université de Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guadalupe Perez-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (23), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.023.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.181.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 50 years after Simon's Book The Sciences of the Artificial: Tributes, Appraisal and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in terms of work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (22), pp.8-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are High-Tech Companies More Competitive Than Others? An Empirical Study of Innovative and Exporting French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Organization in light of Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (24), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of action in management: understanding and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la voie d’un enseignement et d’un apprentissage autres : de l’intérêt des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de gestion : Entre intentionnalité et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.017.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating sustainable development in value models in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (18), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.018.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches critiques en entrepreneuriat : facettes et enjeux pour la communauté des chercheurs francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.161.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations : Voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (16), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.016.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue : Quel paradigme pour la recherche en entrepreneuriat ? Du paradigme de la décision au paradigme de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (5), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.345.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores que influyen en los problemas del emprendimiento de las mipymes: una percepción de los expertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional Administración &amp; Finanzas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Identification and Characterization of a Common Space Using Data Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242016000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of the paradoxical dissonance and design in the entrepreneurship action: a contribution to the studies of the paradigm of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Advanced Engineering Technologies and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDéO© : une méthode pour aider les entrepreneurs à concevoir leur vision entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036768ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’action dans la recherche en entrepreneuriat : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.113. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand savoir entreprendre, c’est savoir concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274 (3), pp.71 - 82. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of systemic approaches in entrepreneurship, Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Board Structure Affect Financial Distress? A Study with Reference to Family Firms in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment Management and Financial Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.113 - 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El emprendimiento social y el desarrollo de valores cooperativos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramís Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-3 (11-12), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.011.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception, un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Madri+d : revista de investigación en gestión de la innovación y tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouer son attention aux situations entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (44), pp.303-321. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.044.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la mobilisation de la notion de projet dans la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Asquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Condor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (10), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.102.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances et capital social : quelles interrelations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valoggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (7), pp.152-170. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.027.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer des savoirs actionnables et les communiquer à des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (174), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et valeur : une relation en perpétuelle construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (1), pp.43-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et représentations de la complexité : présentation d'une recherche ingénierique dans le domaine de l'investissement industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2 (199), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat en schémas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, La gestion en schémas, 9782340101128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept clés pour (s')entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec, pp.128, 2021, Entrepreneuriat et PME, 978-2-7605-5541-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Deschanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2020, 978-2-311-40822-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2019, 9782100795628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, donner à voir pour donner envie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy, Collection Organisations en action, 2018, 978-2-8143-0523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017, 9782100775224. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.schmi.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.266, 2017, 9782814303409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir entrepreneurial, repenser l’action des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université du Québec, pp.X-146, 2015, Entrepeneuriat &amp; PME, 978-2-7605-4280-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jacques Filion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des produits et des services en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2010, 978-2-940384-10-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction de Savoirs pour l'Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 245 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des étudiants entrepreneurs : analyse des formes de rhétorique mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche : Dynamiques Entrepreneuriales, Innovations et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Henri Poincaré de Longwy; Equipe thématique Innovations et Dynamiques Entrepreneuriales (IDE), laboratoire CEREFIGE; IAE Metz School of Management, Jul 2025, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable services in the era of Society 5.0: Revisiting weak and strong sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference of the European Association for REsearch on SERvices – RESER 2025 ROMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, To Vergata University Roma - Italy, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des parties prenantes en entrepreneuriat : la place de la rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium doctoral Entrepreneuriat R2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R2E; CEREFIGE, Jun 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la rhétorique dans les pitchs entrepreneuriaux : une analyse systématique de la littérature anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition Workshop CEROS-CEREFIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROS; CEREFIGE, Apr 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions and Transitions: Implementing the Degrowth Paradigm in Traditional Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th RESER International conference - Co-creating sustainable solutions for Future-proof Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Oct 2024, Helsinki (Aalto University School of Economics), Finland. pp.47-50, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2025.978-951-38-8843-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Interdisciplinary Conference on Entrepreneurship, Innovation and SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SMEs' innovation capability: Towards a taxonomic approach based on internal and contextual factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering, Technology and Innovation (ICE-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link between Innovation and Export: Evidences from small-sized firms practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs facing the challenge of innovation and export: Proposal for a joint assessment tool, the Potential Export and Innovation Index (PE2I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2017. Conference Proceedings of the 26th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Toward a common Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2016. Conference Proceedings of the 25th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre innovation et exportation en PME, Proposition d’un nouveau paradigme pour comprendre cette relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprocher l’entrepreneur et l’action entrepreneuriale : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur peut-il être « ambidextre » ? Proposition d’un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entreprendre autrement ? L'apport de la complexité dans les projets entrepreneuriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para el comercio justo: Inequidades y perspectivas entre actores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4S / Esocite Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Entrepreneurial Process seen from a Local Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual ICSB World Conference: Entrepreneurship and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB), Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatif des dispositifs de soutien à l’internationalisation des PME : Les apports de la prise en compte de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre du Groupe de Recherche Thématique «Innovation» de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une pédagogie innovante pour l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre entre acteurs des réseaux d'accompagnement et chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation (AEI); EDHEC Business School ; Réseau Entreprendre, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre chercheurs et praticiens pour la production de connaissances scientifiques et opérationnelles : réflexions autour d'une expériences canadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉTHODES DE RECHERCHE INNOVANTES POUR CRÉÉR DES CONNAISSANCES VALIDES ET OPÉRATIONNELLES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence internationale co-organisée par l’Academy of Management et par l’ISEOR Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incubateurs universitaires et le paradoxe de la relation entre université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une actionnabilité de la recherche en gestion : pour une approche dialectique entre recherche et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ISEOR et Division Méthodes de Recherche de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et incubateurs universitaires : une relation en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la logique de postes à la logique de compétences : nouvelles approches des notions de valeur et de temps en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Prospective Métier, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la GRH dans les modèles de la valeur : limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Relations de travail et organisations : Europe – Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management : renouveau de création de valeur et gestion des ressources humaines ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et développement de la valeur en entreprise : entre observation et intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : proposition d'une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the European International Business Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Conference, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université au risque d’une « fabrique de l’entrepreneuriat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.61-75, 2024, 978-2-36781-516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juggle : questionner l'humanisme comme moteur de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat humaniste : principes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.213-224, 2024, 978-2-37687-819-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial et l'accompagnement spirituel: deux regards, une posture convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aramis Marin Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, spiritualité et religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807330290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elargir et renouveler l’enseignement et l’apprentissage : vers des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2021, 9782814306165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences « psychotérapeutiques » du dirigeant à l’aune d’une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intentionalité de l’entrepreneur sous les regards croisés du chercheur et du thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Torrès; Eric Fimbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faces cachées de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-334-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur social, créateur de valeur pour les produits du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Nobile, Aramis Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.235-251, 2018, Organisations en action, 9782814305045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition entrepreneuriale : une grille de lecture pour comprendre la conception de projet innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Morel; Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.105-134, 2018, Organisations en action, 978-2-8143-0340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une image renouvelée de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Filion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur et facilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Homme, pp.I-III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations, voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradigme de la complexité pour aborder le lien entre innovation et exportation en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher, pp.227, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la complexité des organisations par les situations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’art dans la formation en management pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, pp. 125-147, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’entrepreneuriat en École d’Ingénieurs : un plaidoyer pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture critique de l'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Philippart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art d’organiser l’action complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien, De la spécificité des PME à la complexité de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karim Messeghem; Olivier Torrès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.326-348, 2015, Grands auteurs, 978-2-84769-673-8. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2015.01.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface: Le Management dans un environnement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rico Baldegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management dans un environnement dynamique: concepts, méthodes et outils pour une approche systémique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.8, 2014, Méthodes &amp; recherches : management, 978-2-8041-8744-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Gabon nous permettait d’appréhender différemment l’entrepreneuriat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruphin Ndjambou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat au Gabon : Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.13-17, 2013, Entrepreneuriat, 978-2-342-00413-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un changement de paradigme en matière d'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josée St-Pierre ; Michel Trépanier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer et développer une PME dans une économie mondialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.57-94, 2013, Entrepreneuriat et PME, 978-2-7605-3795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John R. McIntyre; Silvester Ivanaj; Vera Ivanaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies For Sustainable Technologies And Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, Chap. 9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : vers le développement d'une relation paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.181-216, 2005, 2-7475-9627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et modèles de la valeur : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Leymarie et al. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de travail et organisations : plaidoyer(s) pour une lecture paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.101-132, 2005, 3-03910-694-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Dupuich-Rabasse (coordonné par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management – Renouveau de la création de valeur en GRH ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Liaisons, pp. 39-60, 2002, 978-2-87880-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une part d’inconscient dans l’entrepreneuriat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kfum3qk7u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : le rôle de l’université dans la relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gtds4cagy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’entreprise : le grand malentendu français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yefwy7u34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux accompagner l’entrepreneuriat, changeons de perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.vdfhjg5ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding youth entrepreneurship in light of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gfagq5hes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat à l’aune de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.5sffj94fs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat des jeunes à la lumière des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.59447xpen⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : contribution à la création de valeur en P.M.E. par la notion de désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL133N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : du modèle du télégraphe au modèle de l'orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inconscient dans l'entrepreneuriat : on n'est pas entrepreneur par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est créer l’ordre à partir du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre avec &amp;quot;Doc' Emmett Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moins on en parle, plus il y en a : la création d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est agir d’abord et comprendre ensuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de la conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'entrepreneuriat : être entreprenant avant d'être entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;3 M&amp;quot; de la fabrique de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences «psychothérapeutiques» du dirigeant dans une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune et entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes questions de la recherche entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider différemment pour entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Leuriade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial – Le rôle de l’entrepreneuriat dans la transformation du secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Naffakhi-Charfeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 11 (1), pp.9-15, 2024, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.011.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (37), pp.3-221, 2024, Sur les pas de Jean-Louis Le Moigne, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Internationalization (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat (Dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de l’ouvrage Les Sciences de l’artificiel : Hommages à Herbert A. Simon, bilan et perspectives (Numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), 2019, 9782807393011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la singularité des connaissances issues de la recherche en entrepreneuriat et PME (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on organizations, Introduction to the special issue (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), pp.107-111, 2016, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.107_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe SCHMITT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe SCHMITT, Titulaire de la Chaire Entreprendre, Université de Lorraine, (IAE Metz School of management / CEREFIGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6310-1496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095225463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat au risque de la subjectivité de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 67 (4), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.067.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Problem-Solving Skills with AI: A Case Study on Innovation and Creativity in a Business Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehme Azoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci15100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de Projectique : pour une vision projective pour nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue des acteurs : une clé pour comprendre les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 ans de Projectique : pour une vision projective pour nos organisations, 41 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur durable en entreprise familiale : La mobilisation du capital familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouiakoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 323 (4), pp.121-151. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (37), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retaining young workers in SMEs in a French engineering and consultancy branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2412279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the impact of humane entrepreneurship on overall firm performance: An empirical investigation of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2417010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring humane entrepreneurship implementation: Case study of a Swiss SME active in winter sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2023.2279558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit in Sarasvathy’s work: Highlighting a communication theory in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Edgar Morin m’était conté : désordre, dialogique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30 (3), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.030.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradoxe de l’action à l’action entrepreneuriale dans les recherches en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causation, effectuation, improvisation et agir entrepreneurial. Pour une approche renouvelée et intégrative de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.025.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Digitalization: Applying digital technologies to the internationalization process of small and medium-sized enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Digitalization and Internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.3-4. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization, Entrepreneurial Orientation & Internationalization of Micro-, Small-, and Medium-Sized Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovation and Export Capabilities of SMEs: Toward a Multi-Criteria Decision-Making Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000300017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in terms of work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (22), pp.8-9. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are High-Tech Companies More Competitive Than Others? An Empirical Study of Innovative and Exporting French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 50 years after Simon's Book The Sciences of the Artificial: Tributes, Appraisal and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Organization in light of Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (24), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.181.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprendimiento en dos universidades públicas: universidad de Guanajuato, México y Université de Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guadalupe Perez-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (23), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.023.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of action in management: understanding and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la voie d’un enseignement et d’un apprentissage autres : de l’intérêt des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating sustainable development in value models in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (18), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.018.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches critiques en entrepreneuriat : facettes et enjeux pour la communauté des chercheurs francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.161.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations : Voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (16), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.016.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue : Quel paradigme pour la recherche en entrepreneuriat ? Du paradigme de la décision au paradigme de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (5), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.345.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de gestion : Entre intentionnalité et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.017.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of the paradoxical dissonance and design in the entrepreneurship action: a contribution to the studies of the paradigm of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Advanced Engineering Technologies and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Identification and Characterization of a Common Space Using Data Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242016000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores que influyen en los problemas del emprendimiento de las mipymes: una percepción de los expertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional Administración &amp; Finanzas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDéO© : une méthode pour aider les entrepreneurs à concevoir leur vision entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036768ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’action dans la recherche en entrepreneuriat : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.113. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand savoir entreprendre, c’est savoir concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274 (3), pp.71 - 82. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of systemic approaches in entrepreneurship, Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouer son attention aux situations entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (44), pp.303-321. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.044.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El emprendimiento social y el desarrollo de valores cooperativos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramís Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-3 (11-12), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.011.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception, un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Madri+d : revista de investigación en gestión de la innovación y tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la mobilisation de la notion de projet dans la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Asquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Condor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (10), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.102.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Board Structure Affect Financial Distress? A Study with Reference to Family Firms in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment Management and Financial Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.113 - 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances et capital social : quelles interrelations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valoggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (7), pp.152-170. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.027.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer des savoirs actionnables et les communiquer à des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (174), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et valeur : une relation en perpétuelle construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (1), pp.43-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et représentations de la complexité : présentation d'une recherche ingénierique dans le domaine de l'investissement industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2 (199), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat en schémas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, La gestion en schémas, 9782340101128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Deschanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept clés pour (s')entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec, pp.128, 2021, Entrepreneuriat et PME, 978-2-7605-5541-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2020, 978-2-311-40822-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2019, 9782100795628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, donner à voir pour donner envie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy, Collection Organisations en action, 2018, 978-2-8143-0523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017, 9782100775224. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.schmi.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.266, 2017, 9782814303409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir entrepreneurial, repenser l’action des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université du Québec, pp.X-146, 2015, Entrepeneuriat &amp; PME, 978-2-7605-4280-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jacques Filion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des produits et des services en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2010, 978-2-940384-10-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction de Savoirs pour l'Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 245 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des parties prenantes en entrepreneuriat : la place de la rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium doctoral Entrepreneuriat R2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R2E; CEREFIGE, Jun 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la rhétorique dans les pitchs entrepreneuriaux : une analyse systématique de la littérature anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition Workshop CEROS-CEREFIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROS; CEREFIGE, Apr 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable services in the era of Society 5.0: Revisiting weak and strong sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference of the European Association for REsearch on SERvices – RESER 2025 ROMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, To Vergata University Roma - Italy, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des étudiants entrepreneurs : analyse des formes de rhétorique mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche : Dynamiques Entrepreneuriales, Innovations et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Henri Poincaré de Longwy; Equipe thématique Innovations et Dynamiques Entrepreneuriales (IDE), laboratoire CEREFIGE; IAE Metz School of Management, Jul 2025, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions and Transitions: Implementing the Degrowth Paradigm in Traditional Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th RESER International conference - Co-creating sustainable solutions for Future-proof Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Oct 2024, Helsinki (Aalto University School of Economics), Finland. pp.47-50, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2025.978-951-38-8843-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SMEs' innovation capability: Towards a taxonomic approach based on internal and contextual factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering, Technology and Innovation (ICE-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Interdisciplinary Conference on Entrepreneurship, Innovation and SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link between Innovation and Export: Evidences from small-sized firms practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs facing the challenge of innovation and export: Proposal for a joint assessment tool, the Potential Export and Innovation Index (PE2I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2017. Conference Proceedings of the 26th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre innovation et exportation en PME, Proposition d’un nouveau paradigme pour comprendre cette relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprocher l’entrepreneur et l’action entrepreneuriale : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur peut-il être « ambidextre » ? Proposition d’un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Toward a common Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2016. Conference Proceedings of the 25th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entreprendre autrement ? L'apport de la complexité dans les projets entrepreneuriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Entrepreneurial Process seen from a Local Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual ICSB World Conference: Entrepreneurship and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB), Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatif des dispositifs de soutien à l’internationalisation des PME : Les apports de la prise en compte de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre du Groupe de Recherche Thématique «Innovation» de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para el comercio justo: Inequidades y perspectivas entre actores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4S / Esocite Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une pédagogie innovante pour l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre entre acteurs des réseaux d'accompagnement et chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation (AEI); EDHEC Business School ; Réseau Entreprendre, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre chercheurs et praticiens pour la production de connaissances scientifiques et opérationnelles : réflexions autour d'une expériences canadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉTHODES DE RECHERCHE INNOVANTES POUR CRÉÉR DES CONNAISSANCES VALIDES ET OPÉRATIONNELLES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence internationale co-organisée par l’Academy of Management et par l’ISEOR Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et incubateurs universitaires : une relation en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une actionnabilité de la recherche en gestion : pour une approche dialectique entre recherche et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ISEOR et Division Méthodes de Recherche de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incubateurs universitaires et le paradoxe de la relation entre université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la GRH dans les modèles de la valeur : limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Relations de travail et organisations : Europe – Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la logique de postes à la logique de compétences : nouvelles approches des notions de valeur et de temps en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Prospective Métier, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et développement de la valeur en entreprise : entre observation et intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management : renouveau de création de valeur et gestion des ressources humaines ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : proposition d'une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the European International Business Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Conference, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université au risque d’une « fabrique de l’entrepreneuriat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.61-75, 2024, 978-2-36781-516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juggle : questionner l'humanisme comme moteur de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat humaniste : principes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.213-224, 2024, 978-2-37687-819-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elargir et renouveler l’enseignement et l’apprentissage : vers des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2021, 9782814306165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial et l'accompagnement spirituel: deux regards, une posture convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aramis Marin Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, spiritualité et religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807330290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences « psychotérapeutiques » du dirigeant à l’aune d’une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intentionalité de l’entrepreneur sous les regards croisés du chercheur et du thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Torrès; Eric Fimbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faces cachées de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-334-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur social, créateur de valeur pour les produits du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Nobile, Aramis Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.235-251, 2018, Organisations en action, 9782814305045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition entrepreneuriale : une grille de lecture pour comprendre la conception de projet innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Morel; Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.105-134, 2018, Organisations en action, 978-2-8143-0340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une image renouvelée de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Filion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur et facilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Homme, pp.I-III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la complexité des organisations par les situations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’art dans la formation en management pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, pp. 125-147, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’entrepreneuriat en École d’Ingénieurs : un plaidoyer pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art d’organiser l’action complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture critique de l'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Philippart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradigme de la complexité pour aborder le lien entre innovation et exportation en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher, pp.227, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations, voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien, De la spécificité des PME à la complexité de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karim Messeghem; Olivier Torrès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.326-348, 2015, Grands auteurs, 978-2-84769-673-8. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2015.01.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface: Le Management dans un environnement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rico Baldegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management dans un environnement dynamique: concepts, méthodes et outils pour une approche systémique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.8, 2014, Méthodes &amp; recherches : management, 978-2-8041-8744-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Gabon nous permettait d’appréhender différemment l’entrepreneuriat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruphin Ndjambou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat au Gabon : Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.13-17, 2013, Entrepreneuriat, 978-2-342-00413-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un changement de paradigme en matière d'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josée St-Pierre ; Michel Trépanier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer et développer une PME dans une économie mondialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.57-94, 2013, Entrepreneuriat et PME, 978-2-7605-3795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John R. McIntyre; Silvester Ivanaj; Vera Ivanaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies For Sustainable Technologies And Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, Chap. 9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et modèles de la valeur : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Leymarie et al. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de travail et organisations : plaidoyer(s) pour une lecture paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.101-132, 2005, 3-03910-694-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : vers le développement d'une relation paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.181-216, 2005, 2-7475-9627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Dupuich-Rabasse (coordonné par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management – Renouveau de la création de valeur en GRH ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Liaisons, pp. 39-60, 2002, 978-2-87880-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : quand la science balaie les idées reçues sur les start-up, les savoir-être…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qncpdtmqj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une part d’inconscient dans l’entrepreneuriat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kfum3qk7u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : le rôle de l’université dans la relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gtds4cagy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux accompagner l’entrepreneuriat, changeons de perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.vdfhjg5ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’entreprise : le grand malentendu français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yefwy7u34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding youth entrepreneurship in light of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gfagq5hes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat à l’aune de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.5sffj94fs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat des jeunes à la lumière des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.59447xpen⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : contribution à la création de valeur en P.M.E. par la notion de désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL133N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : du modèle du télégraphe au modèle de l'orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inconscient dans l'entrepreneuriat : on n'est pas entrepreneur par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moins on en parle, plus il y en a : la création d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est agir d’abord et comprendre ensuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de la conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre avec &amp;quot;Doc' Emmett Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est créer l’ordre à partir du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'entrepreneuriat : être entreprenant avant d'être entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;3 M&amp;quot; de la fabrique de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences «psychothérapeutiques» du dirigeant dans une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes questions de la recherche entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune et entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider différemment pour entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Leuriade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial – Le rôle de l’entrepreneuriat dans la transformation du secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Naffakhi-Charfeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 11 (1), pp.9-15, 2024, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.011.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (37), pp.3-221, 2024, Sur les pas de Jean-Louis Le Moigne, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Internationalization (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat (Dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de l’ouvrage Les Sciences de l’artificiel : Hommages à Herbert A. Simon, bilan et perspectives (Numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), 2019, 9782807393011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la singularité des connaissances issues de la recherche en entrepreneuriat et PME (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on organizations, Introduction to the special issue (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), pp.107-111, 2016, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.107_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="887CE207"/>
+    <w:nsid w:val="E605B069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-1496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095225463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Saliba-Chalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.067.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouiakoub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05300779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hajj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Azoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci15100388" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bjelic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Baldegger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bou Nader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2417010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04408275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2023.2279558" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2412279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03493971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;le Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.025.0131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1373" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000300017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Perez-Zavala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molina S&#225;nchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L&#243;pez Salazar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.023.0099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.017.0009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.018.0107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.016.0087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242016000200006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036768ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rosker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram&#237;s Marin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.011.0147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.044.0303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04937165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valoggia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Avenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schmi.2018.01" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jacques Filion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ananou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Avenier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Novisi Djimabi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kervio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dubosson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327845v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2025.978-951-38-8843-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550108v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ingold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez Manriquez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198637" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Koubaa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043004v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aramis Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453334v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/themes/entrepreneuriat-pme/ouvrage/567-les-faces-cach%C3%A9es-de-l-entrepreneuriat.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366060v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camargo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512778v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0211" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537780v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baldegger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Torres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2015.01.0325" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693878v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816678v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04189535v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kfum3qk7u" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtds4cagy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yefwy7u34" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vdfhjg5ps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020564v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gfagq5hes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020541v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5sffj94fs" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020562v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.59447xpen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750697v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL133N" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712944v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712943v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724235v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724229v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724264v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leuriade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817648v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560380v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045163v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102485v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042335v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365648v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365791v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.107_7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-1496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095225463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Saliba-Chalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.067.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05300779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Azoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci15100388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouiakoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.89" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bou Nader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2412279" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bjelic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Baldegger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2417010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04408275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2023.2279558" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03493971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.025.0131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;le Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000300017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Perez-Zavala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molina S&#225;nchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L&#243;pez Salazar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.023.0099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.018.0107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.016.0087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0249" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.017.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365807v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242016000200006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036768ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rosker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.044.0303" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram&#237;s Marin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.011.0147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04937165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valoggia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Avenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schmi.2018.01" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jacques Filion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ananou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Avenier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Novisi Djimabi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kervio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dubosson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2025.978-951-38-8843-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez Manriquez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198637" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550108v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ingold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365924v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Koubaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376417v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aramis Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/themes/entrepreneuriat-pme/ouvrage/567-les-faces-cach%C3%A9es-de-l-entrepreneuriat.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366060v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baldegger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0211" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537778v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camargo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697052v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2015.01.0325" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693878v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816678v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704055v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05592062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qncpdtmqj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04189535v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kfum3qk7u" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020537v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtds4cagy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vdfhjg5ps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yefwy7u34" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020564v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gfagq5hes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020541v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5sffj94fs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020562v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.59447xpen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750697v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL133N" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712943v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724229v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724235v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724264v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leuriade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817648v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045163v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102485v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042335v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365648v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365791v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.107_7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>