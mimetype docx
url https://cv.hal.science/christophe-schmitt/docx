--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe SCHMITT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe SCHMITT, Titulaire de la Chaire Entreprendre, Université de Lorraine, (IAE Metz School of management / CEREFIGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6310-1496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095225463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat au risque de la subjectivité de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 67 (4), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.067.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Problem-Solving Skills with AI: A Case Study on Innovation and Creativity in a Business Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehme Azoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci15100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de Projectique : pour une vision projective pour nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue des acteurs : une clé pour comprendre les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 ans de Projectique : pour une vision projective pour nos organisations, 41 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur durable en entreprise familiale : La mobilisation du capital familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouiakoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 323 (4), pp.121-151. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (37), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retaining young workers in SMEs in a French engineering and consultancy branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2412279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the impact of humane entrepreneurship on overall firm performance: An empirical investigation of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2417010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring humane entrepreneurship implementation: Case study of a Swiss SME active in winter sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2023.2279558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit in Sarasvathy’s work: Highlighting a communication theory in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Edgar Morin m’était conté : désordre, dialogique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30 (3), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.030.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradoxe de l’action à l’action entrepreneuriale dans les recherches en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causation, effectuation, improvisation et agir entrepreneurial. Pour une approche renouvelée et intégrative de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.025.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Digitalization: Applying digital technologies to the internationalization process of small and medium-sized enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Digitalization and Internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.3-4. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization, Entrepreneurial Orientation & Internationalization of Micro-, Small-, and Medium-Sized Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovation and Export Capabilities of SMEs: Toward a Multi-Criteria Decision-Making Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000300017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in terms of work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (22), pp.8-9. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are High-Tech Companies More Competitive Than Others? An Empirical Study of Innovative and Exporting French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 50 years after Simon's Book The Sciences of the Artificial: Tributes, Appraisal and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Organization in light of Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (24), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.181.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprendimiento en dos universidades públicas: universidad de Guanajuato, México y Université de Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guadalupe Perez-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (23), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.023.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of action in management: understanding and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la voie d’un enseignement et d’un apprentissage autres : de l’intérêt des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating sustainable development in value models in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (18), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.018.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches critiques en entrepreneuriat : facettes et enjeux pour la communauté des chercheurs francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.161.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations : Voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (16), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.016.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue : Quel paradigme pour la recherche en entrepreneuriat ? Du paradigme de la décision au paradigme de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (5), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.345.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de gestion : Entre intentionnalité et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.017.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of the paradoxical dissonance and design in the entrepreneurship action: a contribution to the studies of the paradigm of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Advanced Engineering Technologies and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Identification and Characterization of a Common Space Using Data Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242016000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores que influyen en los problemas del emprendimiento de las mipymes: una percepción de los expertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional Administración &amp; Finanzas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDéO© : une méthode pour aider les entrepreneurs à concevoir leur vision entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036768ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’action dans la recherche en entrepreneuriat : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.113. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand savoir entreprendre, c’est savoir concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274 (3), pp.71 - 82. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of systemic approaches in entrepreneurship, Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouer son attention aux situations entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (44), pp.303-321. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.044.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El emprendimiento social y el desarrollo de valores cooperativos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramís Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-3 (11-12), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.011.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception, un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Madri+d : revista de investigación en gestión de la innovación y tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la mobilisation de la notion de projet dans la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Asquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Condor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (10), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.102.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Board Structure Affect Financial Distress? A Study with Reference to Family Firms in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment Management and Financial Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.113 - 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances et capital social : quelles interrelations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valoggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (7), pp.152-170. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.027.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer des savoirs actionnables et les communiquer à des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (174), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et valeur : une relation en perpétuelle construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (1), pp.43-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et représentations de la complexité : présentation d'une recherche ingénierique dans le domaine de l'investissement industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2 (199), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat en schémas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, La gestion en schémas, 9782340101128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Deschanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept clés pour (s')entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec, pp.128, 2021, Entrepreneuriat et PME, 978-2-7605-5541-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2020, 978-2-311-40822-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2019, 9782100795628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, donner à voir pour donner envie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy, Collection Organisations en action, 2018, 978-2-8143-0523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017, 9782100775224. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.schmi.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.266, 2017, 9782814303409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir entrepreneurial, repenser l’action des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université du Québec, pp.X-146, 2015, Entrepeneuriat &amp; PME, 978-2-7605-4280-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jacques Filion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des produits et des services en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2010, 978-2-940384-10-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction de Savoirs pour l'Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 245 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des parties prenantes en entrepreneuriat : la place de la rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium doctoral Entrepreneuriat R2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R2E; CEREFIGE, Jun 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la rhétorique dans les pitchs entrepreneuriaux : une analyse systématique de la littérature anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition Workshop CEROS-CEREFIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROS; CEREFIGE, Apr 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable services in the era of Society 5.0: Revisiting weak and strong sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference of the European Association for REsearch on SERvices – RESER 2025 ROMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, To Vergata University Roma - Italy, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des étudiants entrepreneurs : analyse des formes de rhétorique mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche : Dynamiques Entrepreneuriales, Innovations et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Henri Poincaré de Longwy; Equipe thématique Innovations et Dynamiques Entrepreneuriales (IDE), laboratoire CEREFIGE; IAE Metz School of Management, Jul 2025, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions and Transitions: Implementing the Degrowth Paradigm in Traditional Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th RESER International conference - Co-creating sustainable solutions for Future-proof Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Oct 2024, Helsinki (Aalto University School of Economics), Finland. pp.47-50, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2025.978-951-38-8843-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SMEs' innovation capability: Towards a taxonomic approach based on internal and contextual factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering, Technology and Innovation (ICE-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Interdisciplinary Conference on Entrepreneurship, Innovation and SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link between Innovation and Export: Evidences from small-sized firms practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs facing the challenge of innovation and export: Proposal for a joint assessment tool, the Potential Export and Innovation Index (PE2I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2017. Conference Proceedings of the 26th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre innovation et exportation en PME, Proposition d’un nouveau paradigme pour comprendre cette relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprocher l’entrepreneur et l’action entrepreneuriale : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur peut-il être « ambidextre » ? Proposition d’un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Toward a common Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2016. Conference Proceedings of the 25th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entreprendre autrement ? L'apport de la complexité dans les projets entrepreneuriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Entrepreneurial Process seen from a Local Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual ICSB World Conference: Entrepreneurship and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB), Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatif des dispositifs de soutien à l’internationalisation des PME : Les apports de la prise en compte de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre du Groupe de Recherche Thématique «Innovation» de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para el comercio justo: Inequidades y perspectivas entre actores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4S / Esocite Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une pédagogie innovante pour l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre entre acteurs des réseaux d'accompagnement et chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation (AEI); EDHEC Business School ; Réseau Entreprendre, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre chercheurs et praticiens pour la production de connaissances scientifiques et opérationnelles : réflexions autour d'une expériences canadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉTHODES DE RECHERCHE INNOVANTES POUR CRÉÉR DES CONNAISSANCES VALIDES ET OPÉRATIONNELLES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence internationale co-organisée par l’Academy of Management et par l’ISEOR Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et incubateurs universitaires : une relation en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une actionnabilité de la recherche en gestion : pour une approche dialectique entre recherche et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ISEOR et Division Méthodes de Recherche de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incubateurs universitaires et le paradoxe de la relation entre université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la GRH dans les modèles de la valeur : limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Relations de travail et organisations : Europe – Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la logique de postes à la logique de compétences : nouvelles approches des notions de valeur et de temps en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Prospective Métier, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et développement de la valeur en entreprise : entre observation et intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management : renouveau de création de valeur et gestion des ressources humaines ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : proposition d'une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the European International Business Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Conference, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université au risque d’une « fabrique de l’entrepreneuriat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.61-75, 2024, 978-2-36781-516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juggle : questionner l'humanisme comme moteur de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat humaniste : principes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.213-224, 2024, 978-2-37687-819-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elargir et renouveler l’enseignement et l’apprentissage : vers des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2021, 9782814306165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial et l'accompagnement spirituel: deux regards, une posture convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aramis Marin Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, spiritualité et religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807330290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences « psychotérapeutiques » du dirigeant à l’aune d’une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intentionalité de l’entrepreneur sous les regards croisés du chercheur et du thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Torrès; Eric Fimbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faces cachées de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-334-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur social, créateur de valeur pour les produits du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Nobile, Aramis Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.235-251, 2018, Organisations en action, 9782814305045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition entrepreneuriale : une grille de lecture pour comprendre la conception de projet innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Morel; Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.105-134, 2018, Organisations en action, 978-2-8143-0340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une image renouvelée de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Filion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur et facilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Homme, pp.I-III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la complexité des organisations par les situations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’art dans la formation en management pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, pp. 125-147, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’entrepreneuriat en École d’Ingénieurs : un plaidoyer pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art d’organiser l’action complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture critique de l'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Philippart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradigme de la complexité pour aborder le lien entre innovation et exportation en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher, pp.227, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations, voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien, De la spécificité des PME à la complexité de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karim Messeghem; Olivier Torrès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.326-348, 2015, Grands auteurs, 978-2-84769-673-8. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2015.01.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface: Le Management dans un environnement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rico Baldegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management dans un environnement dynamique: concepts, méthodes et outils pour une approche systémique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.8, 2014, Méthodes &amp; recherches : management, 978-2-8041-8744-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Gabon nous permettait d’appréhender différemment l’entrepreneuriat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruphin Ndjambou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat au Gabon : Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.13-17, 2013, Entrepreneuriat, 978-2-342-00413-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un changement de paradigme en matière d'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josée St-Pierre ; Michel Trépanier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer et développer une PME dans une économie mondialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.57-94, 2013, Entrepreneuriat et PME, 978-2-7605-3795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John R. McIntyre; Silvester Ivanaj; Vera Ivanaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies For Sustainable Technologies And Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, Chap. 9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et modèles de la valeur : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Leymarie et al. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de travail et organisations : plaidoyer(s) pour une lecture paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.101-132, 2005, 3-03910-694-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : vers le développement d'une relation paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.181-216, 2005, 2-7475-9627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Dupuich-Rabasse (coordonné par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management – Renouveau de la création de valeur en GRH ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Liaisons, pp. 39-60, 2002, 978-2-87880-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : quand la science balaie les idées reçues sur les start-up, les savoir-être…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qncpdtmqj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une part d’inconscient dans l’entrepreneuriat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kfum3qk7u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : le rôle de l’université dans la relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gtds4cagy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux accompagner l’entrepreneuriat, changeons de perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.vdfhjg5ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’entreprise : le grand malentendu français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yefwy7u34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding youth entrepreneurship in light of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gfagq5hes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat à l’aune de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.5sffj94fs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat des jeunes à la lumière des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.59447xpen⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : contribution à la création de valeur en P.M.E. par la notion de désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL133N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : du modèle du télégraphe au modèle de l'orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inconscient dans l'entrepreneuriat : on n'est pas entrepreneur par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moins on en parle, plus il y en a : la création d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est agir d’abord et comprendre ensuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de la conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre avec &amp;quot;Doc' Emmett Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est créer l’ordre à partir du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'entrepreneuriat : être entreprenant avant d'être entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;3 M&amp;quot; de la fabrique de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences «psychothérapeutiques» du dirigeant dans une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes questions de la recherche entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune et entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider différemment pour entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Leuriade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial – Le rôle de l’entrepreneuriat dans la transformation du secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Naffakhi-Charfeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 11 (1), pp.9-15, 2024, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.011.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (37), pp.3-221, 2024, Sur les pas de Jean-Louis Le Moigne, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Internationalization (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat (Dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de l’ouvrage Les Sciences de l’artificiel : Hommages à Herbert A. Simon, bilan et perspectives (Numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), 2019, 9782807393011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la singularité des connaissances issues de la recherche en entrepreneuriat et PME (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on organizations, Introduction to the special issue (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), pp.107-111, 2016, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.107_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe SCHMITT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe SCHMITT, Titulaire de la Chaire Entreprendre, Université de Lorraine, (IAE Metz School of management / CEREFIGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6310-1496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095225463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat au risque de la subjectivité de l’entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 67 (4), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.067.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Problem-Solving Skills with AI: A Case Study on Innovation and Creativity in a Business Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehme Azoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (10), pp.388. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/admsci15100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de Projectique : pour une vision projective pour nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (3), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue des acteurs : une clé pour comprendre les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 ans de Projectique : pour une vision projective pour nos organisations, 41 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur durable en entreprise familiale : La mobilisation du capital familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouiakoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 323 (4), pp.121-151. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring humane entrepreneurship implementation: Case study of a Swiss SME active in winter sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2023.2279558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the impact of humane entrepreneurship on overall firm performance: An empirical investigation of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Bjelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2417010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retaining young workers in SMEs in a French engineering and consultancy branch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2024.2412279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (37), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Edgar Morin m’était conté : désordre, dialogique et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°30 (3), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.030.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implicit in Sarasvathy’s work: Highlighting a communication theory in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (28), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.028.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paradoxe de l’action à l’action entrepreneuriale dans les recherches en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.193.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization, Entrepreneurial Orientation & Internationalization of Micro-, Small-, and Medium-Sized Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Digitalization and Internationalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.3-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causation, effectuation, improvisation et agir entrepreneurial. Pour une approche renouvelée et intégrative de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.025.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Digitalization: Applying digital technologies to the internationalization process of small and medium-sized enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaële Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Innovation and Export Capabilities of SMEs: Toward a Multi-Criteria Decision-Making Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242020000300017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 50 years after Simon's Book The Sciences of the Artificial: Tributes, Appraisal and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in terms of work and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (22), pp.8-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.022.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are High-Tech Companies More Competitive Than Others? An Empirical Study of Innovative and Exporting French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22215/timreview/1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Organization in light of Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (24), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.024.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.181.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprendimiento en dos universidades públicas: universidad de Guanajuato, México y Université de Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guadalupe Perez-Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (23), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.023.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of action in management: understanding and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la voie d’un enseignement et d’un apprentissage autres : de l’intérêt des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (19), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial situations, definition and interests for entrepreneurial research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating sustainable development in value models in entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (18), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.018.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches critiques en entrepreneuriat : facettes et enjeux pour la communauté des chercheurs francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.161.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’élu au prisme de l’orientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dethou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.032.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations : Voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (16), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.016.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue : Quel paradigme pour la recherche en entrepreneuriat ? Du paradigme de la décision au paradigme de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (5), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.345.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations de gestion : Entre intentionnalité et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.017.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial : Proposition d'une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48424/IMIST.PRSM/ram-v1i1.6653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores que influyen en los problemas del emprendimiento de las mipymes: una percepción de los expertos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra López Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional Administración &amp; Finanzas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Identification and Characterization of a Common Space Using Data Spatialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242016000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as part of entrepreneurial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3/4), pp.157 - 176. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJODE.2016.082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of the paradoxical dissonance and design in the entrepreneurship action: a contribution to the studies of the paradigm of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Molina Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Advanced Engineering Technologies and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDéO© : une méthode pour aider les entrepreneurs à concevoir leur vision entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036768ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’action dans la recherche en entrepreneuriat : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.113. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand savoir entreprendre, c’est savoir concevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rosker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274 (3), pp.71 - 82. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of systemic approaches in entrepreneurship, Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.015.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du réparateur au facilitateur : changement de regard sur l'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2-3 (21-22), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l’hôpital: approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para los emprendedores en la concepción de su visión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmilson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestao e Planejamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.848-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La creacion del centro de caso de Lorraine (CCL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.118-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El emprendimiento social y el desarrollo de valores cooperativos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramís Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-3 (11-12), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.011.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception, un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Madri+d : revista de investigación en gestión de la innovación y tecnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouer son attention aux situations entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (44), pp.303-321. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.044.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la mobilisation de la notion de projet dans la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Asquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Condor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (10), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.102.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Board Structure Affect Financial Distress? A Study with Reference to Family Firms in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investment Management and Financial Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.113 - 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances et capital social : quelles interrelations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valoggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (7), pp.152-170. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.027.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de la notion de risque à l'hôpital : approche conceptuelle et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer des savoirs actionnables et les communiquer à des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (174), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et valeur : une relation en perpétuelle construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale sur le travail et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (1), pp.43-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et représentations de la complexité : présentation d'une recherche ingénierique dans le domaine de l'investissement industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2 (199), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat en schémas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2025, La gestion en schémas, 9782340101128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Deschanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Majdouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept clés pour (s')entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec, pp.128, 2021, Entrepreneuriat et PME, 978-2-7605-5541-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2020, 978-2-311-40822-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2019, 9782100795628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, donner à voir pour donner envie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy, Collection Organisations en action, 2018, 978-2-8143-0523-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017, 9782100775224. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.schmi.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.266, 2017, 9782814303409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir entrepreneurial, repenser l’action des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université du Québec, pp.X-146, 2015, Entrepeneuriat &amp; PME, 978-2-7605-4280-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine, pp.116, 2014, Organisations en action, 978-2-8143-0198-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jacques Filion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ananou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des produits et des services en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Growth Publisher. 2010, 978-2-940384-10-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction de Savoirs pour l'Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 245 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Assens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable services in the era of Society 5.0: Revisiting weak and strong sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference of the European Association for REsearch on SERvices – RESER 2025 ROMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, To Vergata University Roma - Italy, Oct 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des parties prenantes en entrepreneuriat : la place de la rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium doctoral Entrepreneuriat R2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R2E; CEREFIGE, Jun 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la rhétorique dans les pitchs entrepreneuriaux : une analyse systématique de la littérature anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition Workshop CEROS-CEREFIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROS; CEREFIGE, Apr 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des étudiants entrepreneurs : analyse des formes de rhétorique mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Novisi Djimabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche : Dynamiques Entrepreneuriales, Innovations et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Henri Poincaré de Longwy; Equipe thématique Innovations et Dynamiques Entrepreneuriales (IDE), laboratoire CEREFIGE; IAE Metz School of Management, Jul 2025, Longwy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions and Transitions: Implementing the Degrowth Paradigm in Traditional Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dubosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kervio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th RESER International conference - Co-creating sustainable solutions for Future-proof Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Oct 2024, Helsinki (Aalto University School of Economics), Finland. pp.47-50, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32040/2025.978-951-38-8843-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SMEs' innovation capability: Towards a taxonomic approach based on internal and contextual factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez Manriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering, Technology and Innovation (ICE-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Interdisciplinary Conference on Entrepreneurship, Innovation and SMEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link between Innovation and Export: Evidences from small-sized firms practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs facing the challenge of innovation and export: Proposal for a joint assessment tool, the Potential Export and Innovation Index (PE2I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2017. Conference Proceedings of the 26th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprocher l’entrepreneur et l’action entrepreneuriale : pour le développement d’un agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien entre innovation et exportation en PME, Proposition d’un nouveau paradigme pour comprendre cette relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur peut-il être « ambidextre » ? Proposition d’un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès international francophone en entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs’ Innovation and Export Capabilities: Toward a common Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2016. Conference Proceedings of the 25th International Conference on Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment entreprendre autrement ? L'apport de la complexité dans les projets entrepreneuriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations entrepreneuriales : Définition et intérêts pour la recherche en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’académie de l’entrepreneuriat et de l’innovation. Entrepreneuriat responsable : pratiques et enjeux théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale comme vecteur d'accompagnement d'un élu local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Entrepreneurial Process seen from a Local Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual ICSB World Conference: Entrepreneurship and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB), Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception : un mécanisme de la pensée entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management de la FNEGE – Journée AHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatif des dispositifs de soutien à l’internationalisation des PME : Les apports de la prise en compte de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre du Groupe de Recherche Thématique «Innovation» de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation entrepreneuriale de l'élu local vue à travers le prisme d'une démarche d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME): Diversité des cultures en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoyo para el comercio justo: Inequidades y perspectivas entre actores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Morua Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4S / Esocite Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une pédagogie innovante pour l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre entre acteurs des réseaux d'accompagnement et chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation (AEI); EDHEC Business School ; Réseau Entreprendre, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élu-entrepreneur local, un entrepreneur comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : quels apports pour l'accompagnement d'opportunités d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre chercheurs et praticiens pour la production de connaissances scientifiques et opérationnelles : réflexions autour d'une expériences canadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josée St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MÉTHODES DE RECHERCHE INNOVANTES POUR CRÉÉR DES CONNAISSANCES VALIDES ET OPÉRATIONNELLES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence internationale co-organisée par l’Academy of Management et par l’ISEOR Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une actionnabilité de la recherche en gestion : pour une approche dialectique entre recherche et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ISEOR et Division Méthodes de Recherche de l’Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et incubateurs universitaires : une relation en quête de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de l'Académie de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incubateurs universitaires et le paradoxe de la relation entre université et entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la GRH dans les modèles de la valeur : limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Relations de travail et organisations : Europe – Amérique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la logique de postes à la logique de compétences : nouvelles approches des notions de valeur et de temps en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de Prospective Métier, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques managériales et développement de la valeur en entreprise : entre observation et intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management : renouveau de création de valeur et gestion des ressources humaines ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : proposition d'une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivoting: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the European International Business Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Conference, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juggle : questionner l'humanisme comme moteur de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bou Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat humaniste : principes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.213-224, 2024, 978-2-37687-819-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université au risque d’une « fabrique de l’entrepreneuriat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.61-75, 2024, 978-2-36781-516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elargir et renouveler l’enseignement et l’apprentissage : vers des études globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre et innover dans les formations à l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2021, 9782814306165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement entrepreneurial et l'accompagnement spirituel: deux regards, une posture convergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aramis Marin Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, spiritualité et religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807330290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences « psychotérapeutiques » du dirigeant à l’aune d’une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intentionalité de l’entrepreneur sous les regards croisés du chercheur et du thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Torrès; Eric Fimbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faces cachées de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37687-334-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur social, créateur de valeur pour les produits du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Nobile, Aramis Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la dynamique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.235-251, 2018, Organisations en action, 9782814305045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition entrepreneuriale : une grille de lecture pour comprendre la conception de projet innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Morel; Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie entrepreneuriale : regards croisés pour innover et créer de la valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.105-134, 2018, Organisations en action, 978-2-8143-0340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme grille de lecture de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BENZIDIA Smaïl BENTAHAR Omar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet et Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions ESKA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-135, 2017, 9782822404839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une image renouvelée de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Filion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur et facilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Homme, pp.I-III, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiran A., Uzunidis D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire économique de l’entrepreneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Garnier, p. 485, 2017, 978-2-406-07398-7. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07398-7.p.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’entrepreneuriat en École d’Ingénieurs : un plaidoyer pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la complexité des organisations par les situations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l’art dans la formation en management pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gartiser, N.; Audran, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des SHES pour l’ingénieur ! La preuve par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de l'UTBM, pp. 125-147, 2016, 9791091901093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture critique de l'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruphin Ndjambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Philippart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d’accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2016, 9782847699128. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art d’organiser l’action complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’appréhender la complexité dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paradigme de la complexité pour aborder le lien entre innovation et exportation en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Growth Publisher, pp.227, 2016, 978-2-940384-36-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’emprise de l’inconscient dans les organisations, voyage en complexité interpersonnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Julien, De la spécificité des PME à la complexité de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karim Messeghem; Olivier Torrès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.326-348, 2015, Grands auteurs, 978-2-84769-673-8. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.torre.2015.01.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein social de l'élu entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bordeau ; David-Xavier Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Ethique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart &amp; Jones Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-131, 2015, 978-1514816394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface: Le Management dans un environnement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rico Baldegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management dans un environnement dynamique: concepts, méthodes et outils pour une approche systémique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.8, 2014, Méthodes &amp; recherches : management, 978-2-8041-8744-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la valeur et les modèles de la valeur en entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ndjambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Guillouzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat, Territoires et Développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette supérieur, pp.141-158, 2014, 978-2-01-400451-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le Gabon nous permettait d’appréhender différemment l’entrepreneuriat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruphin Ndjambou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat au Gabon : Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.13-17, 2013, Entrepreneuriat, 978-2-342-00413-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un changement de paradigme en matière d'accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyda Gomez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josée St-Pierre ; Michel Trépanier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer et développer une PME dans une économie mondialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.57-94, 2013, Entrepreneuriat et PME, 978-2-7605-3795-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur Profile and Sustainable Innovation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John R. McIntyre; Silvester Ivanaj; Vera Ivanaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies For Sustainable Technologies And Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, Chap. 9, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00816678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens giratoire, le chameau et le facilitateur : accompagner le porteur d’une opportunité d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa création d'entreprise sans business plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.215-228, 2012, 978-2-212-55512-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : vers le développement d'une relation paradoxale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations entrepreneuriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.181-216, 2005, 2-7475-9627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRH et modèles de la valeur : quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Leymarie et al. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de travail et organisations : plaidoyer(s) pour une lecture paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.101-132, 2005, 3-03910-694-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la GRH à la création de valeur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Dupuich-Rabasse (coordonné par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management – Renouveau de la création de valeur en GRH ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Liaisons, pp. 39-60, 2002, 978-2-87880-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : quand la science balaie les idées reçues sur les start-up, les savoir-être…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qncpdtmqj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une part d’inconscient dans l’entrepreneuriat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Saliba-Chalhoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.kfum3qk7u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : le rôle de l’université dans la relance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gtds4cagy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux accompagner l’entrepreneuriat, changeons de perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.vdfhjg5ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’entreprise : le grand malentendu français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.yefwy7u34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding youth entrepreneurship in light of ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gfagq5hes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat à l’aune de l’agir entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.5sffj94fs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’entrepreneuriat des jeunes à la lumière des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.59447xpen⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions d'attractivité des TPE et PME de la branche BETIC auprès des jeunes actifs et diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boussaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Hoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Cinov; Malakoff Humanis. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la valeur : contribution à la création de valeur en P.M.E. par la notion de désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL133N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : du modèle du télégraphe au modèle de l'orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inconscient dans l'entrepreneuriat : on n'est pas entrepreneur par hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moins on en parle, plus il y en a : la création d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est agir d’abord et comprendre ensuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de la conférence R2E : Entrepreneuriat et impact territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre, c’est créer l’ordre à partir du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre avec &amp;quot;Doc' Emmett Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'entrepreneuriat : être entreprenant avant d'être entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;3 M&amp;quot; de la fabrique de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences «psychothérapeutiques» du dirigeant dans une crise globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être jeune et entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes questions de la recherche entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aider différemment pour entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Leuriade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial – Le rôle de l’entrepreneuriat dans la transformation du secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Naffakhi-Charfeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 11 (1), pp.9-15, 2024, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.011.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pas de Jean-Louis Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (37), pp.3-221, 2024, Sur les pas de Jean-Louis Le Moigne, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Internationalization (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Baldegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognition entrepreneuriale. Enjeux et perspectives pour la recherche en entrepreneuriat (Dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de l’ouvrage Les Sciences de l’artificiel : Hommages à Herbert A. Simon, bilan et perspectives (Numéro spécial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (3), 2019, 9782807393011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la singularité des connaissances issues de la recherche en entrepreneuriat et PME (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de management = African management review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (1), pp.1-3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on organizations, Introduction to the special issue (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), pp.107-111, 2016, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tmsd.15.2.107_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E605B069"/>
+    <w:nsid w:val="2AE38F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-1496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095225463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Saliba-Chalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.067.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05300779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Azoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci15100388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouiakoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.89" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bou Nader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2412279" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bjelic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Baldegger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2417010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04408275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2023.2279558" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03493971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.025.0131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;le Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000300017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Perez-Zavala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molina S&#225;nchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L&#243;pez Salazar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.023.0099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.018.0107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.016.0087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0249" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.017.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365807v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242016000200006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036768ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rosker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.044.0303" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram&#237;s Marin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.011.0147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04937165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valoggia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Avenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schmi.2018.01" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jacques Filion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ananou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Avenier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Novisi Djimabi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kervio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dubosson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2025.978-951-38-8843-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez Manriquez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198637" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550108v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ingold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365924v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Koubaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376417v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aramis Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/themes/entrepreneuriat-pme/ouvrage/567-les-faces-cach%C3%A9es-de-l-entrepreneuriat.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366060v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537780v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baldegger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0211" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537778v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camargo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697052v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2015.01.0325" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693878v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816678v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704055v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05592062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qncpdtmqj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04189535v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kfum3qk7u" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020537v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtds4cagy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vdfhjg5ps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yefwy7u34" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020564v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gfagq5hes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020541v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5sffj94fs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020562v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.59447xpen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750697v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL133N" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712943v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724229v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724235v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724264v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leuriade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817648v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045163v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102485v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042335v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365648v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365791v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.107_7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6310-1496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095225463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Saliba-Chalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.067.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05300779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehme Azoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci15100388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouiakoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.89" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04408275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Bjelic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2023.2279558" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Baldegger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bou Nader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2417010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04817634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2024.2412279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04543057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03493971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.028.0095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;le Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.025.0131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1373" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000300017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.024.0067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Perez-Zavala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Molina S&#225;nchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L&#243;pez Salazar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.023.0099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.018.0107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Janssen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.161.0019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dethou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.032.0066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.016.0087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0249" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.017.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruphin Ndjambou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48424/IMIST.PRSM/ram-v1i1.6653" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242016000200006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nobile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJODE.2016.082337" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036768ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rosker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.015.0009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Lima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram&#237;s Marin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua Ramirez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.011.0147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.044.0303" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salloum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04937165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valoggia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Avenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leymarie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.schmi.2018.01" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jacques Filion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ananou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Avenier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kervio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dubosson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Novisi Djimabi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05327883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2025.978-951-38-8843-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez Manriquez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198637" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550108v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ingold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365924v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Koubaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989767v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376600v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376516v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376417v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyda Gomez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000322v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e St-Pierre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643859v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643865v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03550093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817687v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aramis Marin P&#233;rez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/themes/entrepreneuriat-pme/ouvrage/567-les-faces-cach%C3%A9es-de-l-entrepreneuriat.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/organisation-management/8367-projet-et-logistique-9782822404839.html#more_info_tab_more_info" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366060v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07398-7.p.0485" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537777v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512778v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697226v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0211" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537780v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baldegger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537776v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537778v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Camargo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697052v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2015.01.0325" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01697019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.com.lb/books/about?id=zDgWCgAAQBAJ&amp;amp;hl=fr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ndjambou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693878v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00816678v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05592062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qncpdtmqj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04189535v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.kfum3qk7u" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020537v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gtds4cagy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vdfhjg5ps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yefwy7u34" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020564v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gfagq5hes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020541v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5sffj94fs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020562v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.59447xpen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612857v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750697v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL133N" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723700v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723867v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712944v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712943v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723929v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04723720v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724141v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724229v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724264v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leuriade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817648v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Naffakhi-Charfeddine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.011.0009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045163v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102485v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042335v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365648v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02365791v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.107_7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>