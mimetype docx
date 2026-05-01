--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -781,197 +781,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces des théâtres de société, Définitions, enjeux, postérité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écrire l’histoire des spectacles avec des bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces des théâtres de société, Définitions, enjeux, postérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362794v1</w:t>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, Le Spectaculaire - Arts de la scène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1139,480 +1139,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baird I. (éd.) 2020. Data Visualization in Enlightenment Literature. Cham: Springer International Publishing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Enlightenment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61147/des.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurts et malheurs de l’histoire littéraire : le cas des « amies » de Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature (PFSCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kaufmann, Die Druckmacher. Wie die Generation Luther die erste Medienrevolution entfesselte, München (C. H. Beck) 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désinformer pour mieux régner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balisages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11suj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Baird I. (éd.) 2020. Data Visualization in Enlightenment Literature. Cham: Springer International Publishing.</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Princesse de Clèves : A New Translation and Bilingual Pedagogical Edition for the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Enlightenment Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">H-France Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (103)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisme dans la fiction : quand Bechdel regarde Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325990v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04325872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfeiting Periodicals in Seventeenth-Century Europe: Engravings, Music, and Binding of the Dutch Mercure galant in the Austrian National Library (1678–1679)</w:t>
               </w:r>
@@ -1670,1818 +1670,1818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Mercure galant&amp;quot;, point aveugle dans l’historiographie de la Nouvelle-France: l'exemple de la corne à poudre de Charles Lemoyne de Longueuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (1-2), pp.37-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1101071ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser (pour) l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, http://cornucopia16.com/wp-content/uploads/2022/04/2_Schuwey_VFF.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De briques et de ciment ». Le recueil comme paradigme de la première modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Mueggler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 192 (2), pp.17-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.192.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournisseur de pièces et secrétaire de troupes : les rôles impensés de Donneau de Visé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.307-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentering Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sellar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Illustrations, commerce et média : les gravures de feux d’artifice dans le &amp;quot;Mercure galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (108), pp.139-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla1.108.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Organe des Anciens? Retour sur les rééditions des Caractères de La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeti.192.0017⟩</w:t>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (1), pp.17-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knaa210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser (pour) l’écran</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loret’s Marketing Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1077802ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fournisseur de pièces et secrétaire de troupes : les rôles impensés de Donneau de Visé</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance de la machine médiatique : théâtre et supports publicitaires, d’Andromède à La Devineresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 105 (2), pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.105.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...220 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Braider. Experimental Selves: Person and Experience in Early Modern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Toronto Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89 (3), pp.607-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3138/utq.89.3.hr.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’Organe des Anciens? Retour sur les rééditions des Caractères de La Bruyère</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking a look back (not in anger) on databases in theater studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatio : Zeitschrift für Vergleichende Literatur-wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.53-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire et diffuser la généalogie : les (r)évolutions médiatiques du Mercure galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°288 (3), pp.459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.203.0459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Bases de données et histoire des spectacles : le temps d’un bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Écrire l'histoire du des spectacles avec des bases de données, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corneille : théâtre complet, volume 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75 (1), pp.17-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fs/knaa210⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 74 (2), pp.296-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knaa020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Loret’s Marketing Revolution</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lampadaires et avortement : le réalisme, vecteur de propagande sociologique dans les &amp;quot;Nouvelles galantes, comiques et tragiques&amp;quot; (1669)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1077802ar⟩</w:t>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLVII (92), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2357/PFSCL-2020-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Naissance de la machine médiatique : théâtre et supports publicitaires, d’Andromède à La Devineresse</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer et vendre des poètes démodés à la fin du XVIIe siècle : l'exemple du recueil Barbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.105.0075⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/pfl.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marine Roussillon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonctions de la musique dans les biographies mozartiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.359-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-1006291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Écrire et diffuser la généalogie : les (r)évolutions médiatiques du Mercure galant</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une trajectoire exemplaire au début des années 1660 : Antoine Baudeau de Somaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°288 (3), pp.459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.203.0459⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n°284 (3), pp.533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.193.0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...181 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs d'une fête imaginaire. &amp;quot;Le Parlement d'amour&amp;quot; de Donneau de Visé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, T2 (282)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Formes et fonctions de la musique dans les biographies mozartiennes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la vie psychique dans les récits factuels et fictionnels de l’époque classique éd. par Marc Hersant et Catherine Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5169/seals-1006291⟩</w:t>
+              <w:t xml:space="preserve">The French Review Special Issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (2), pp.221-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/tfr.2017.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de possibilité de la critique dramatique au XVIIe siècle : le cas du discours de Donneau de Visé sur la &amp;quot;Sophonisbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (89), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.089.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Nouvelles Nouvelles au Mercure galant : Les Nouvellistes comme stratégie d’énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°284 (3), pp.533. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.193.0533⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 1 (270), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.161.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...250 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328849v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04328868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mercure galant : un recueil interactif</w:t>
               </w:r>
@@ -4299,182 +4299,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naissance d’une figure déviante : la genèse des « nouvellistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Desjardins; Marie-Christine Pioffet; Roxanne Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'errance au XVIIe siècle : 45e colloque de la North American Society for Seventeenth-Century French Literature : Québec, Musée de la Civilisation, du 4 au 6 juin 2015 : articles sélectionnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gunter Narr, pp.303-319, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adèle d’Aﬀry et Alexandre Apponyi. Un roman épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélia Maillard; Michel Viegnes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adèle d’Aﬀry, duchesse Colonna, “Marcello” (1836-1879). Ses écrits, sa vie, son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classique Garnier, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06182-3.p.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06182-3.p.0179⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05369015v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04342842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4809,52 +4809,146 @@
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final CaraNUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSHB (Maison des Sciences de l'Homme de Bretagne). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4922,51 +5016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08452C5E"/>
+    <w:nsid w:val="78897B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5153,51 +5247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schuwey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7683-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305978717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459774051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuwey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dealberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328176v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/un-entrepreneur-des-lettres-au-xviie-siecle-donneau-de-vise-de-moliere-au-mercure-galant.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourqui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolduc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05361830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.043.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103667" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/library/fpad042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mueggler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101071ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sellar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.3.hr.52" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa210" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077802ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.105.0075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.203.0459" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/PFSCL-2020-0001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1006291" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.193.0533" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.84" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tfr.2017.0050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.161.0023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vuilleumier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.089.0031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/rubricologie--9791037029546.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14549-3.p.0213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/arts-theatre-culture/european-theatre/moliere-context?format=HB&amp;amp;isbn=9781108493215" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/retours-sur-moliere-2022--9791037021748-page-59.htm?ref=doi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bourq.2022.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/michel-de-pure-1620-1680-abbe-polygraphe-et-galant-la-precieuse-modele-des-nouvellistes.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10483-4.p.0093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06182-3.p.0179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schuwey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7683-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305978717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459774051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuwey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dealberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328176v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/un-entrepreneur-des-lettres-au-xviie-siecle-donneau-de-vise-de-moliere-au-mercure-galant.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourqui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolduc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05361830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.043.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103667" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/library/fpad042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101071ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mueggler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sellar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077802ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.105.0075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.3.hr.52" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.203.0459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/PFSCL-2020-0001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.84" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1006291" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.193.0533" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tfr.2017.0050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vuilleumier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.089.0031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.161.0023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/rubricologie--9791037029546.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14549-3.p.0213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/arts-theatre-culture/european-theatre/moliere-context?format=HB&amp;amp;isbn=9781108493215" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/retours-sur-moliere-2022--9791037021748-page-59.htm?ref=doi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bourq.2022.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/michel-de-pure-1620-1680-abbe-polygraphe-et-galant-la-precieuse-modele-des-nouvellistes.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10483-4.p.0093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06182-3.p.0179" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>