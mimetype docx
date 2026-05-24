--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -119,53 +119,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">305978717</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">G4tA8iQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000459774051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -200,475 +221,475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Atlas Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dealberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Arènes, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un entrepreneur des lettres au XVIIe siècle : Donneau de Visé, de Molière au Mercure galant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-406-09570-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces : l'apport des humanités numériques à la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alphil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles Nouvelles : édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice reloaded</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Kolly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peindre le siècle en comédie : une introduction au Tartuffe et au Misanthrope de Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9791024007915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -678,294 +699,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentering Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bolduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire des spectacles avec des bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces des théâtres de société, Définitions, enjeux, postérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ruimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ponzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, Le Spectaculaire - Arts de la scène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -975,2576 +996,2576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant « journalopes » et « fake news » : les « nouvellistes », ou la satire des agents de l’information comme élément de langage (1660-1700)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43 (2), pp.37-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.043.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature comme (re)médiatisation : légitimer la guerre de Dévolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 115 (3), pp.155-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.115.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baird I. (éd.) 2020. Data Visualization in Enlightenment Literature. Cham: Springer International Publishing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Enlightenment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61147/des.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurts et malheurs de l’histoire littéraire : le cas des « amies » de Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on French Seventeenth Century Literature (PFSCL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kaufmann, Die Druckmacher. Wie die Generation Luther die erste Medienrevolution entfesselte, München (C. H. Beck) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désinformer pour mieux régner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balisages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11suj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Princesse de Clèves : A New Translation and Bilingual Pedagogical Edition for the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H-France Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (103)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisme dans la fiction : quand Bechdel regarde Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfeiting Periodicals in Seventeenth-Century Europe: Engravings, Music, and Binding of the Dutch Mercure galant in the Austrian National Library (1678–1679)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (4), pp.465-486. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/library/fpad042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;Mercure galant&amp;quot;, point aveugle dans l’historiographie de la Nouvelle-France: l'exemple de la corne à poudre de Charles Lemoyne de Longueuil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Penser (pour) l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, http://cornucopia16.com/wp-content/uploads/2022/04/2_Schuwey_VFF.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326039v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser (pour) l’écran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le &amp;quot;Mercure galant&amp;quot;, point aveugle dans l’historiographie de la Nouvelle-France: l'exemple de la corne à poudre de Charles Lemoyne de Longueuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (1-2), pp.37-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1101071ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345526v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De briques et de ciment ». Le recueil comme paradigme de la première modernité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fournisseur de pièces et secrétaire de troupes : les rôles impensés de Donneau de Visé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.307-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905408v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fournisseur de pièces et secrétaire de troupes : les rôles impensés de Donneau de Visé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« De briques et de ciment ». Le recueil comme paradigme de la première modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Mueggler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 192 (2), pp.17-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.192.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345540v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentering Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bolduc</w:t>
+                <w:t xml:space="preserve">Sylvaine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Sellar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrations, commerce et média : les gravures de feux d’artifice dans le &amp;quot;Mercure galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (108), pp.139-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.108.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Organe des Anciens? Retour sur les rééditions des Caractères de La Bruyère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Loret’s Marketing Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1077802ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fs/knaa210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03761221v1</w:t>
+                <w:t xml:space="preserve">hal-04326402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loret’s Marketing Revolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Naissance de la machine médiatique : théâtre et supports publicitaires, d’Andromède à La Devineresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 105 (2), pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.105.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1077802ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04326402v1</w:t>
+                <w:t xml:space="preserve">hal-03905410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance de la machine médiatique : théâtre et supports publicitaires, d’Andromède à La Devineresse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’Organe des Anciens? Retour sur les rééditions des Caractères de La Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (1), pp.17-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knaa210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/licla1.105.0075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03905410v1</w:t>
+                <w:t xml:space="preserve">hal-03761221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Braider. Experimental Selves: Person and Experience in Early Modern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Toronto Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89 (3), pp.607-609. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/utq.89.3.hr.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking a look back (not in anger) on databases in theater studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Écrire et diffuser la généalogie : les (r)évolutions médiatiques du Mercure galant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparatio : Zeitschrift für Vergleichende Literatur-wissenschaft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°288 (3), pp.459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.203.0459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328370v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire et diffuser la généalogie : les (r)évolutions médiatiques du Mercure galant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Taking a look back (not in anger) on databases in theater studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comparatio : Zeitschrift für Vergleichende Literatur-wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.53-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905406v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Bases de données et histoire des spectacles : le temps d’un bilan ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thomas Corneille : théâtre complet, volume 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (2), pp.296-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knaa020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04328476v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corneille : théâtre complet, volume 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction. Bases de données et histoire des spectacles : le temps d’un bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Écrire l'histoire du des spectacles avec des bases de données, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04328449v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lampadaires et avortement : le réalisme, vecteur de propagande sociologique dans les &amp;quot;Nouvelles galantes, comiques et tragiques&amp;quot; (1669)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XLVII (92), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2357/PFSCL-2020-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditer et vendre des poètes démodés à la fin du XVIIe siècle : l'exemple du recueil Barbin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Formes et fonctions de la musique dans les biographies mozartiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.359-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-1006291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/pfl.84⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04342803v1</w:t>
+                <w:t xml:space="preserve">hal-04328716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions de la musique dans les biographies mozartiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Éditer et vendre des poètes démodés à la fin du XVIIe siècle : l'exemple du recueil Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/pfl.84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5169/seals-1006291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04328716v1</w:t>
+                <w:t xml:space="preserve">hal-04342803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une trajectoire exemplaire au début des années 1660 : Antoine Baudeau de Somaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°284 (3), pp.533. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.193.0533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs d'une fête imaginaire. &amp;quot;Le Parlement d'amour&amp;quot; de Donneau de Visé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, T2 (282)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la vie psychique dans les récits factuels et fictionnels de l’époque classique éd. par Marc Hersant et Catherine Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The French Review Special Issue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (2), pp.221-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/tfr.2017.0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de possibilité de la critique dramatique au XVIIe siècle : le cas du discours de Donneau de Visé sur la &amp;quot;Sophonisbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des Nouvelles Nouvelles au Mercure galant : Les Nouvellistes comme stratégie d’énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vuilleumier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (89), pp.31-41. </w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (270), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/licla1.089.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dss.161.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328868v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Nouvelles Nouvelles au Mercure galant : Les Nouvellistes comme stratégie d’énonciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les conditions de possibilité de la critique dramatique au XVIIe siècle : le cas du discours de Donneau de Visé sur la &amp;quot;Sophonisbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Bourqui</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dss.161.0023⟩</w:t>
+              <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (89), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.089.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328849v1</w:t>
+                <w:t xml:space="preserve">hal-04328868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mercure galant : un recueil interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du dix-septième</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3554,921 +3575,921 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des données : les humanités numériques comme interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et Design — Visualités et visualisations du texte en régime numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-37896-244-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titres et marketing : positionnement, attention, marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Barbafieri, Delphine Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubricologie ou de l'invention des titres et sous-titres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-80, 2023, Hors collection, 9791037029546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.barba.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des livres prétextes ? Supports et produits de librairie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Abdela; Nicholas Dion; Maxime Cartron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’édition. Enjeux et usages des partages disciplinaires ( XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14549-3.p.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Triumph of Publicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan Clarke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molière in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press &amp; Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.228-237, 2022, 9781108493215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire Molière avec Donneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Bourqui, Georges Forestier, Bénédicte Louvat, Lise Michel, Agathe Sanjuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Bourqui, Georges Forestier, Bénédicte Louvat, Lise Michel, Agathe Sanjuan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors collection, 9791037021748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.bourq.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La table des matières au XVIIe siècle, entre promotion commerciale et action politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aude Leblond; Mathias Sieffert; Lise Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« S’asseoir à la table ». La table des matières, du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloques Fabula, https://www.fabula.org/colloques/document7267.php, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du plagiat : de quoi « fripier d’écrits » est-il le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Gabrielle Lallemand; Miriam Speyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages du copier-coller aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.217-226, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Précieuse, modèle des « nouvellistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel de Pure (1620-1680). Abbé polygraphe et galant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-109, 2021, Masculin/féminin dans l’Europe moderne, 9782406104834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10483-4.p.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tissu du texte : les “structures encadrantes” dans le second XVII esiècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Elisabeth Spica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Habillage du texte et du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.183-196, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d’une figure déviante : la genèse des « nouvellistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Desjardins; Marie-Christine Pioffet; Roxanne Roy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'errance au XVIIe siècle : 45e colloque de la North American Society for Seventeenth-Century French Literature : Québec, Musée de la Civilisation, du 4 au 6 juin 2015 : articles sélectionnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gunter Narr, pp.303-319, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle d’Aﬀry et Alexandre Apponyi. Un roman épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélia Maillard; Michel Viegnes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adèle d’Aﬀry, duchesse Colonna, “Marcello” (1836-1879). Ses écrits, sa vie, son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classique Garnier, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06182-3.p.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4478,98 +4499,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La haine de Molière ? Une question de marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Haine de Molière. Journée d'étude en Sorbonne du 8 décembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chiara Mainardi; Elodie Bénard; Oriane Morvan, Dec 2016, Sorbonne - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4579,98 +4600,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donneau de Visé et le métier des médias au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle de la SPHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4680,167 +4701,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière : La Princesse d'Élide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière : Les Précieuses ridicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4850,105 +4871,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final CaraNUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schuwey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHB (Maison des Sciences de l'Homme de Bretagne). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5016,51 +5037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78897B76"/>
+    <w:nsid w:val="62A1269B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5247,51 +5268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schuwey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7683-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305978717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459774051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuwey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dealberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328176v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/un-entrepreneur-des-lettres-au-xviie-siecle-donneau-de-vise-de-moliere-au-mercure-galant.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourqui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolduc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05361830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.043.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103667" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/library/fpad042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101071ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mueggler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sellar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077802ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.105.0075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.3.hr.52" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.203.0459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/PFSCL-2020-0001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.84" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1006291" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.193.0533" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tfr.2017.0050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vuilleumier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.089.0031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.161.0023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/rubricologie--9791037029546.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14549-3.p.0213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/arts-theatre-culture/european-theatre/moliere-context?format=HB&amp;amp;isbn=9781108493215" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/retours-sur-moliere-2022--9791037021748-page-59.htm?ref=doi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bourq.2022.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/michel-de-pure-1620-1680-abbe-polygraphe-et-galant-la-precieuse-modele-des-nouvellistes.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10483-4.p.0093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06182-3.p.0179" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schuwey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7683-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305978717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=G4tA8iQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000459774051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuwey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dealberto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/un-entrepreneur-des-lettres-au-xviie-siecle-donneau-de-vise-de-moliere-au-mercure-galant.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourqui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kolly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1132" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolduc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ponzetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05361830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.043.0037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.115.0155" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61147/des.25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/library/fpad042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101071ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mueggler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sellar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.108.0139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077802ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.105.0075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa210" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.3.hr.52" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.203.0459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/PFSCL-2020-0001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1006291" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/pfl.84" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.193.0533" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tfr.2017.0050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.161.0023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04328868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vuilleumier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.089.0031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/rubricologie--9791037029546.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barba.2023.01" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14549-3.p.0213" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/arts-theatre-culture/european-theatre/moliere-context?format=HB&amp;amp;isbn=9781108493215" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/retours-sur-moliere-2022--9791037021748-page-59.htm?ref=doi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bourq.2022.01" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04326900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/michel-de-pure-1620-1680-abbe-polygraphe-et-galant-la-precieuse-modele-des-nouvellistes.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10483-4.p.0093" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06182-3.p.0179" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362546v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04345564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04325846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>