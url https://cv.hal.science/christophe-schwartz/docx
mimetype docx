--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Schwartz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en pédologie urbaine à l’Université de LorrainePrésident du centre INRAE Grand Est-Nancy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1806-0469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du centre INRAE Grand Est-Nancy depuis mai 2024 et Professeur de pédologie urbaine et génie pédologique à l’Université de Lorraine, j'ai été directeur du Laboratoire Sols et Environnement (LSE, UMR 1120 Université de Lorraine-INRAE) de 2013 à 2023, après avoir été responsable de l’équipe Fonctionnement et évolution des sols très anthropisés – Technosols de cette même unité de recherche de 2004 à 2012. J’ai été directeur adjoint et directeur des études de l’Ecole Nationale Supérieure d’Agronomie et des Industries Alimentaires (Ensaia) de 2007 à 2011.Du 01.11.2022 au 31.04.2023, j'ai été chargé de mission « Sols et Environnement » au Ministère de l’Enseignement Supérieur et de la Recherche (MESR, mis à disposition pour 40% de mon temps). J’exerce cette activité au sein de la Direction Générale de la Recherche et de l’Innovation au Service de la Stratégie de la Recherche et de l’Innovation (DGRI-SSRI), secteur A1 environnement, agronomie, écologie, sciences du système terre et de l’univers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing urban soil health: challenges, knowledge gaps, and future research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Vuono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Paolo Di Lonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Terribile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 266, pp.105534. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2025.105534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international dataset on organic molecule concentrations in soil and related kitchen garden crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Ripamonti-Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), 8p. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05033-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From soil sciences to soil economics: A cross-analysis of natural capital and soil ecosystem service provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toho Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.104088. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international literature-based dataset on metallic trace element contamination in kitchen garden plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), 9p. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05085-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Soil Natural Capital Into Production Frontiers of Ecosystem Services in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toho Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of soil de-sealing practices on urban land-uses, soil functions and ecosystem services in French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vadepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.e00854. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 924, pp.171347. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Modelling of the Dynamics of Soil Macroporosity Based on an in Situ and Direct Observation of Major Soil Structuring Agents During Early Stage of Pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguedois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ijpss/2024/v36i14352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destisol: A decision‐support tool to assess the ecosystem services provided by urban soils for better urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tribotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (5), pp.e13557. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a mass balance model for soil trace metals using the historical data from the King’s Kitchen Garden (Versailles, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqian Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jacobsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.133259. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer les sols dans la séquence &amp;quot;Eviter-Réduire-Compenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of urbanization on soil organic carbon stocks and particle size and density fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.792-803. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-022-03352-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment for combined phytoremediation and biomass production on a moderately contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (39), pp.59736-59750. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19963-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the future trends of soil trace metal contents in French urban gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqian Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.3900-3917. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15679-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological characteristics of artificialized soils: A snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.115321. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chemical inputs on the trace elements concentrations of surface soils in urban allotment gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.328-337. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02784-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Taxonomic Diversity of Collembola as Complementary Tools to Assess Land Use Effects on Soils Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.630919. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.630919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of city historical management on soil organic carbon stocks in Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.1038-1052. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02869-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified performance assessment methodology for addressing soil quality of nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Hanzlikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Sněhota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.1909-1927. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les services écosystémiques rendus par les sols urbains : Un levier pour optimiser les stratégies d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothodé M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.361-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban kitchen gardens: Effect of the soil contamination and parameters on the trace element accumulation in vegetables \textendash A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 738, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elements in Soils and Vegetables from Market Gardens of Urban Areas in Marrakech City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laaouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Trace Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195 (1), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12011-019-01849-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromorphological analysis for quantifying structure descriptors in a young constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18268/BSGM2019v71n1a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace and major element contents, microbial communities, and enzymatic activities of urban soils of Marrakech city along an anthropization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Naylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Almeida Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Benidire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.2153-2165. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2221-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of soil in urban planning documents—a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3235-3244. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2028-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed technosols: in situ monitoring over a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 337, pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil organic carbon stock in urban soils using visible and near infrared reflectance spectroscopy (VNIRS) in situ or in laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 686, pp.764-773. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting homogenization patterns of plant and collembolan communities in urban vegetable gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlie Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Magnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.553-566. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-019-00843-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des documents de planification et d’urbanisme aux politiques publiques dédiées : la prise en compte des jardins collectifs dans sept agglomérations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 31, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.21487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and activity of soil fauna in an industrial settling pond managed by natural attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Changes in Soil Nematodes in the First Years after Technosol Construction for the Remediation of an Industrial Wasteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Chemistry / Agrokhimiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (10), pp.1266-1273. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1064229318100149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 644, pp.452-464. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Geogenic Lead on Fungal and Collembolan Communities in Garden Topsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(18)60022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of wetting–drying, plant, and fauna factors involved in the structure dynamics of a young constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.2995-3004. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-1968-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of trace elements in allotment gardens of four European cities: assessments at city, garden, and plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaba Agboola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-016-1515-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an operational methodology to optimize ecosystem services provided by urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Synthèse du numéro 2018 d'Etude et Gestion des Sols. Prospective pour le numéro 2019 et les numéros spéciaux virtuels à paraître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropedology to reveal pedogenetic processes in Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3232/SJSS.2018.V8.N2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban and industrial land uses have a higher soil biological quality than expected from physicochemical quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayuri Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 584-585, pp.614-621. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of iron minerals in a 100 years-old Technosol. Consequences on Zn mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maubec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 290, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01424855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des sols à la production de services écosystémiques en milieu urbain - une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1050486ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characteristics of topsoil for contrasted forest, agricultural, urban and industrial land uses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 545, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and availability of phosphorus in a Technosol constructed from urban wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nehls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-016-1469-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical alteration of technic materials affects mobility and phytoavailabilty of metals in urban soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae El Hamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kubiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.407-414. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.02.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on mobility of organic pollutants in Technosols from contrasted industrial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'argument à l'action : la biodiversité au service des jardins familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Jareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.9603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle ressource Sol dans les villes pour quels services et quels aménagements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622645463078948E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive monitoring of the effect of biological activity on the pedogenesis of a Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1705-1715. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-1008-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editors: Phyto-P-mining-secondary urban green recycles phosphorus from soils constructed of urban wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nehls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kye-Hoon John Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaupenjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Wessolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1667-1674. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-1023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal concentrations in plants from mining areas in south morocco: health risks assessment of consumption of edible and aromatic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae El Hamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (3), pp.399 - 407. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201300318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol composition affects &amp;lt;em&amp;gt;Lumbricus terrestris&amp;lt;/em&amp;gt; surface cast composition and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.238-247. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agronomic properties of Technosols constructed with urban wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (11), pp.2155-2162. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2013.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of soil thin sections for a non-destructive quantification of aggregation in the early stages of pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.485-498. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major elements and trace metals as indicators of technosolisation of urban and suburban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae El Hamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kubiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.519 - 530. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0594-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of bricks to urban soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nehls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Mekiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Wessolek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.575 - 584. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the pore structure of Technosols during early pedogenesis quantified by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207-208, pp.180-192. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nickel-resistant rhizosphere bacteria on the uptake of nickel by the hyperaccumulator Noccaea caerulescens under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0614-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH oxidation in aged and spiked soils investigated by column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (3), pp.406-414. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of earthworm burrows related to organic matter of a constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202-203, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment of natural attenuation: statistical approach on soils with aged PAH contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (4), pp.539-548. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10532-013-9618-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-20 mu m aggregate typology based on the nature of aggregative organic materials in a cultivated silty topsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.103-114. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and functional characterization of microbial communities in Technosols constructed for remediation of a contaminated industrial wasteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1396 - 1406. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0563-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of bacteria and nitrogen-cycling microbial communities along constructed Technosol depth-profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231-232, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a PAH polluted soil using modified Fenton reaction in unsaturated condition affects biological and physico-chemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.659-664. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of the Evolution of the Soil Structure using Water Flow Modeling for a Constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2011.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PAHs availability on chemical oxidation efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Des procédés au service du produit au coeur de l'Europe : actes du XIIIème Congrès de la Société française de génie des procédés, Lille Grand Palais, du 29 nov. au 1er décembre 2011, 101, pp.Axx/1--Axx/6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using data mining to predict soil quality after application of biosolids in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragi Kocev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ducobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saso Dzeroski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.1972-1982. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pedogenic evolution of constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.1246-1254. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0206-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-planting can phytoextract similar amounts of cadmium and zinc to mono-cropping from contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Ai Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Tang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.391-395. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of garden soils in the vicinity of mining areas in Southern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae El Hamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Lounate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-3), pp.755-761. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.12.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical oxidation on soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Souza E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (Issue 2), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil construction: A step for ecological reclamation of derelict lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1065/jss2008.03.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of technic materials to the mobile fraction of metals in urban soils in Marrakech (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Elhamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kubiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.17-22. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1065/jss2008.01.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, movement and availability of Cd and Zn in a dredged sediment cultivated with Salix alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (2), pp.403-414. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de valorisation de déchets et sous-produits en construction de sol pour la réhabilitation de sites dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N°50 - Avril-Mai-Juin 2008, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cropping for phyto-separation of zinc and potassium from sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Tang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Hei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W.C. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (10), pp.1954-1960. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity as affected by the rhizosphere of the hyperaccumulator Thlaspi caerulescens under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.41-52. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226510601139417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel pédo-géochimique du Nord-Pas-de-Calais : Méthode et principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying temperature on the extractability of metals from dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Sediment Contamination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15320380701404516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road soil retention of Pb leached from MSWI bottom ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (6), pp.840-849. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of appropriate organic additives for enhancing Zn and Cd phytoextraction by hyperaccumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Tang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Chuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi-Xian Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.1113-1118. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1001-0742(06)60048-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal contamination from mining sites in South Morocco: 1. Use of a biotest to assess metal toxicity of tailings and soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.802-810. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épandages de boues d'épurations urbaines sur des terres agricoles : impacts sur la composition en éléments en traces des sols et des grains de blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Terce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epandages de boues d’épuration urbaines sur des terres agricoles : impacts sur la composition en éléments en traces des sols et des grains de blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tercé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (53), pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and control of the bioavailability of nickel in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stamatia Tina Massoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Becquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.643-651. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/05-051R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and biological characterisation of different dredged sediment deposit sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 143 (1), pp.106-116. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements in soils developed in sedimentary materials from Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.912-929. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Thlaspi caerulescens to nitrogen, phosphorus and sulfur fertilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.149-161. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226510600678498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of outstanding individuals of Thlaspi caerulescens for cadmium phytoextraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peronny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.339-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal contamination from mining sites in South Morocco: 2. Assessment of metal accumulation and toxicity in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.811-817. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of contamination for edible vegetables growing on soils polluted by polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perrin-Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (4-5), pp.827-836. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490472536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperaccumulation of metals by Thlaspi caerulescens as affected by root development and Cd-Zn/Ca-Mg interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.49-61. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16226510490439981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of atrazine-degrading genetic potential and activity in three French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lopez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48, pp.425-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremedation of metal-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prirodnye Resursy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a mechanistic model to cadmium uptake by Zea mays and Thlaspi caerulescens: consequences for the assessment of the soil quantity and capacity factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 262, pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nonavailable” Soil Cadmium Is Bioavailable to Snails: Evidence from Isotopic Dilution Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of cadmium with Thlaspi caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 249, pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of cadmium and zinc in the hyperaccumulator Thlaspi caerulescens grown on multicontaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 249, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Cd and Zn by the hyperaccumulator plant Thlaspi caerulescens as affected by plant size and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97 (11-12), pp.561-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of in situ phytoextraction of zinc by spontaneous metallophytes growing on a former smelter site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 279 (1-3), pp.215-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and metal-accumulating behaviour of Thlaspi caerulescens and associated metallophytes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Edmondson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (2), pp.145-172. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226510108500054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of nickel in soils for the hyperaccumulator Alyssum murale (Waldst. Kit.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shallari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97 (11-12), pp.568-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pédologue en milieux industriels et urbains. I. Sols d'une friche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of cadmium and zinc accumulated in the leaves of Thlaspi caerulescens incorporated into soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 227 (1-2), pp.257-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metal accumulation in plants using MetPAD, a toxicity test specific for heavy metal toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (5), pp.449-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of the zinc-hyperaccumulator plant Thlaspi caerulescens as affected by metal origin, content and localization in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Whiting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M. Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 208 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et gestion des sols des jardins familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation des sols urbains : intérêt de la voie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.159-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition, diversité et fonctions des sols urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metals in soil and plants of serpentine and industrial sites of Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shallari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209 (2-3), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0048-9697(98)80104-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des éléments en traces dans le système sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Berthelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (5), pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols urbains et industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (5), pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipette Pasteur extraction: a fast, convenient, exhaustive and environmentally method for extraction of solid samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (9-10), pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipette Pasteur extraction : a fast, convenient, exhaustive and environmentally friendly method for the extraction of solid samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Henner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (9-10), pp.M51-M52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of urban soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRN, Oct 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPORAL DYNAMICS OF URBAN SOIL HEALTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland : Sustainable management of strategic metals: from extraction to sobriety and the preservation of biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSE, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale in situ assessment of desealing strategies under different pedo climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Sino-French International Workshop on Contaminated Soil Remediation: Innovative Strategies Solving Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal-Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.213-220, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des référentiels sur les teneurs en polluants dans les plantes potagères : bases de données BAPPET et BAPPOP et exemples d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration in soils: what can be expected from anthropized soils? scientific issues and research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Sino-French International Workshop on Contaminated Soil Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desceller les sols pour les rendre multifonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban soil carbon stability in semi-arid region: case study of Marrakech city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriyeme Beroigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic evolution of soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séré Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies, Aug 2021, Genève (virtual), Switzerland. pp.72-74, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-998-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, evaluation and impact management of urban garden soils, looking back on 30 years of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2020, 24-28 August 2020, Geneva (Switerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in the urban critical zone - Analyse of anthropogenic pressures and current proposals to preserve soil functions and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. 6 p, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ecosystem services provided by a large range of urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to transfer knowledge on ecosystem functioning: from nature observation to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions (NBS) to improve biodiversity in anthropized environments symposium - Joint symposium: BUILDs &amp; Ecoland International Joined Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only half the urban soils are Anthrosols or Technosols? - case studies in three French metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins potagers : retour sur 30 ans de recherche en connaissance, évaluation et gestion des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Soil Organic Carbon Stocks of Two Cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to fertile Technosol - The circular approach of the french research SITERRE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1 : Urban Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the diagnostic of urban soils quality and evaluation of the potential ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead and Zinc status evolution during pedogenesis in a 100 years old Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the soil in regional and local planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance multidisciplinary work between urban planners and soil scientists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partenariat avec les écologistes : principaux problèmes, ressources et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayuri Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of microarthropods communities in topsoil across various forest, agricultural, urban and industrial land uses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayuri Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks associated to contamination of garden soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ripamonti-Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th SINO-FRENCH &amp; IIES Workshop on soil remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol micropedology : how micrometric interfaces reveal pedogenetic processes in man-made soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Soil Micromorphology 15ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct visualization and quantification of the biological activity impact on the dynamics of technosol structure. Protinus, How to unravel the interactions between soil structure and soil functions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate SUITMA potentials into urban planning to optimize ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude de Technosols construits à l’aide de déchets à remplir des fonctions de filtre et d’échange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GFHN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical properties of soils in urban allotment gardens from four European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaba Agboola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suitma 8, 8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, MEXICO, Mexico. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des plantes potagères : guide d’échantillonnage et bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols de jardins potagers : des caractéristiques intermédiaires entre sols agricoles et SUITMAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la structure d’un technosol construit sous l’impact de facteurs biologiques, plante et macrofaune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs abiotiques sur le statut de polluants organiques résiduels de terres contaminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Term Effects of Biosolid Applications on Soil Biological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of a constructed Technosol by soil organisms after industrial site reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 151 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refonctionnalisation écologique des sols par la revégétalisation : une autre manière d’utiliser le végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of the structure evolution of constructed technosols during early pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of a constructed Technosol by soil organisms after industrial site rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guideline for the development of an integrated and dynamic model of soil-plant system evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies Eurosoil 2012: soil science for the benefit of mankind and environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment of natural attenuation: statistical approach on soils with aged PAH-contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épandages de déchets modifient-ils la qualité biologique des sols agricoles à long terme ? Résultats du programme VADEBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 445 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact à long terme de boues STEP sur les microorganismes du sol : zoom sur l’abondance et l’activité de la communauté microbienne dégradant l’atrazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Microbiologie du Sol et de l'Environnement (1229)., Nov 2011, Saint Lager, France. 133 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie pédologique au service d’une refonctionnalisation écologique d’espaces urbains dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BioTechnoSol project: Biological dynamics and functioning of a constructed Technosol at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hydric functioning patterns during the early pedogenesis of a Constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference and Exploratory Workshop on Soil Architecture and Physico-chemical Functions “CESAR”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tjele, Denmark. 426 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pachot, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’une terre traitée par bioremédiation : diagnostic in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du génie pédologique : requalification de sites dégradés par construction de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructed soils pedogenesis: from laboratory to large scale in situ lysimetric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Lysimeter Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a bioremediation process for hydrocarbons polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pornain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. SPE International Conference on Health, Safety, and Environment in Oil and Gas Exploration and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Petroleum Engineers (SPE). USA., Apr 2008, Nice, France. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/111936-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of experimental modelling of constructed soils pedogenesis with in situ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas. SUITMA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy assessment for dealing with heavily polluted soils: from treatment to re-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point des connaissances sur les transferts de polluants organiques dans la chaîne alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rychen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of contamination for edible vegetables growing on soils polluted by polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perrin-Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International symposium on polycyclic aromatic compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490472536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 years spreading of urban waste water on market-garden soils close to Paris (France) : subsequent impacts and hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of nickel in soils for the hyperaccumulator Alyssum murale (Waldst. Kit.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shallari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Berg-en-Dal, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garden soils in south-western Germany (Saarland) and north-eastern France (Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Fetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Enright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grenzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la pédologie à l'étude des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of C storage of a Technosol under short rotation coppice management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon on the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of soil-plant transfer of pollutants in urban agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomorrows soil quality indicators to promote vegetation within urban development and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile LE GUERN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of anthropic coarse materials of urban soils to plant nutrition and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which soil quality indicators to promote vegetation within urban development and planning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to give new value to moderately contaminated soil : assessment of wood energy production with short rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does size matter? Assessing the role of the coarse fraction to overall pollution of anthropized soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does size matter? Method development for agronomic properties characterization of coarse fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas, 5-6 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon sequestration in urban soils under different land uses in a semi-arid region: physico-chemical and biochemical factors influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriyeme Beroigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Historical Management Policy On The Urban Soil Organic Carbon Stocks: Case Of Paris City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonctionnalisation de sols en vue de la production d’une biomasse saine à vocation énergétique (projet Biosaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Poutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Machinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAND Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial concentrations, enzymatic activities and trace element contents in urban soils of Marrakech city according to an anthropogenic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Naylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements in soils and vegetables from market gardens of (peri)urban areas in Marrakech city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Laaouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Naylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on PAH availibility in contrasting industrial technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et sanitaires dans les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 4e Conférence sur l'Entretien des Jardins Végétalisés et Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des services écosystémiques rendus par les sols dans les projets d’aménagement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du carbone organique dans des sols construits à partir de délaissés industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on mobility of organic contaminants in contrasted industrial Technosols – Case of polycyclic aromatic hydrocarbons (PAH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and distribution of heavy metals and polycyclic aromatic hydrocarbon (PAH) contents in French urban vegetable garden soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wetting-drying cycles on the aggregation of Technosols constructed with urban wastes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of climatic modalities occurrences in Technosols from former industrial activities to assess fate of organic pollutants – a global scale modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA), of the International Union of Soil Sciences (IUSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing edible vegetables on Technosols, Firts results of the Agrotechnosol Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root zone : insights on the interaction of plant and soil. Soil Physical Processes in te Lab.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop at UGT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Freising, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the effect of biological activity on the pedogenesis of a constructed Technosol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activity impact on Technosol aggregates dynamics: in situ visualization and quantification during a 14 months experimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BGSI, International symposium of german priority programme SPP 1315 on biogeochemical interfaces in soil – toward a comprehensive and mechanistic understanding of soil functions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fonction de support de végétation d’un Technosol construit pour réhabiliter une friche industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climatic modalities on polycyclic aromatic hydrocarbon (PAH) availability and attenuation in historically contaminated Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de l’encadrement réglementaire des pratiques de construction de sol pour réhabiliter des sites dégradés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gossiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pedogenesis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates as bioindicators of soil quality in urban vegetable gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’évolution des sols du site de l’Union sur les phénomènes de mobilisation des polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et requalification durable des sites et sols pollués : Expériences du Nord–Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Villeneuve d'Asq, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for the optimization of soil construction processes for green landscaping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil construction with technogenic materials to recycle phosphorus for plant growth in cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nehls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Wessolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective management of excavated land for soil remediation, Protection of soil functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pulawy, Poland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle APSF pour représenter la structure des sols et sa dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées matériaux numériques. De la numérisation au comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-to-plant transfer of organic pollutants: a critical approach on interactions between science and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConsoil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis in the anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. Polish Society of Soil Science, 151 p., 2013, Soils of Urban, Industrial, Traffic, Mining and Military Areas: SUITMA 7, Toruń, 16-20 September 2013 : Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols de jardins, supports de biodiversité et d'une agriculture urbaine intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanités et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols to reclaim industrial wastelands: depth distribution of abundance and activity of N-cycling microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italie. , 2012, 4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two earthworms from two ecological groups on organic matter dynamics of a constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International colloqium of soil zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of soil thin sections to predict the evolution of a constructed Technosol’s structure: quantification of descriptors of porosity and aggregation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil micromorphology: a journey from soils genesis to new interdisciplinary advancements. Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for the survey of urban garden soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. , Geophysical Research Abstracts, 14, 2012, 9th EGU General Assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils contaminated with PAH: a long term natural attenuation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategy for a survey of garden soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saso Dzeroski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term natural attenuation assessment for PAHs management on contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversified forest ecosystems can grow on Industrial waste residues: evidence from multiproxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du fonctionnement hydrique dans un sol construit à l’aide de matières premières secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'étude sur les milieux poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimetric study for environmental impact assessment of a treated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSoil 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Salzbourg, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of experimental & in situ pedogenesis of a constructed Technosol: minerals weathering and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotrons and Lysimeters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimetric study for environmental impact assessment of a treated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotrons &amp; Lysimeters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much technologic material for a Technosol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New-York, United States. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation&amp;lt;em&amp;gt; in situ&amp;lt;/em&amp;gt; du risque associé au transfert de matière organique d’un sol traité en bioremédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Matières organiques et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and evolution of treated industrial soils: in situ lysimetric risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New-York, United States. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and functional play of soil fauna in a waste-constructed soil in industrial environment: contribution of the modelization of the evolution of a Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimetric study of a treated soil for environmental risk assessment of the residual contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Lysimeter Workshop for Global Change Research: Biological Processes and the Environmental Fate of Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Munich, Germany. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présomption de pollution d’un sol : des clés pour comprendre et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plante &amp; Cité, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des sols fertiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE MONITEUR, 2016, 978-2-281-14096-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garden soils in industrial countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catena Verlag, 253 p., 2016, 978-3-51 0-65411 -6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins potagers : terres inconnues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 176 p., 2013, 978-2-7598-0723-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'échantillonnage de plantes potagères dans le cadre de diagnostics environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elreedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gobron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Pereg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.657-681, 2023, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols, terrains et bâtiments de l’agriculture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Nougarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.57-72, 2022, Savoir-faire, 978-2-7592-3563-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Un renouveau pour l'étude des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 303 p., 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic processes in soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena-Schweizerbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-76, 2017, GeoEcology essay, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological engineering for brownfield reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within cities : global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schweizerbart Science Pub., pp.152-158, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wastes for fertile urban soil construction – The French Research Project SITERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities - Global approaches to their sustainable management - composition, properties, and functions of soils of the urban environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques des sols : du concept à sa valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Demeter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réhabilitation des sols dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous les pavés la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements in soils: total and extractable contents, solid phase speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Kimpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Encyclopedia of Soils in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ireland Ltd, 2005, 978-0-12-348530-4. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B0-12-348530-4/00305-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d’un sol dégradé et de construction d’un sol artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 07 57036. 2007, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins potagers : retour sur 30 ans de recherche en connaissance, évaluation et gestion des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ADEME. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des plantes potagères - Projet PlantEval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Rakotomanana Rojovola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols, des usages et des productions potagères dans les jardins français - Tome 2 : Définitions, méthodes, approches statistiques et outils opérationnels pour l'acquisition de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols, des usages et des productions potagères dans les jardins français - Tome 1 : Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicologie des boues de la station d'épuration d'Achères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tercé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME--9575027, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction des métaux des sols pollués par la plante hyperaccumulatrice Thlaspi caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL117N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques écotoxicologiques liés à la valorisation des boues de la station d'épuration d'Achères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*INRA Unité de Science du Sol Versailles Diffusion du document : INRA Unité de Science du Sol Versailles. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId809"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Schwartz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en pédologie urbaine à l’Université de LorrainePrésident du centre INRAE Grand Est-Nancy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1806-0469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du centre INRAE Grand Est-Nancy depuis mai 2024 et Professeur de pédologie urbaine et génie pédologique à l’Université de Lorraine, j'ai été directeur du Laboratoire Sols et Environnement (LSE, UMR 1120 Université de Lorraine-INRAE) de 2013 à 2023, après avoir été responsable de l’équipe Fonctionnement et évolution des sols très anthropisés – Technosols de cette même unité de recherche de 2004 à 2012. J’ai été directeur adjoint et directeur des études de l’Ecole Nationale Supérieure d’Agronomie et des Industries Alimentaires (Ensaia) de 2007 à 2011.Du 01.11.2022 au 31.04.2023, j'ai été chargé de mission « Sols et Environnement » au Ministère de l’Enseignement Supérieur et de la Recherche (MESR, mis à disposition pour 40% de mon temps). J’exerce cette activité au sein de la Direction Générale de la Recherche et de l’Innovation au Service de la Stratégie de la Recherche et de l’Innovation (DGRI-SSRI), secteur A1 environnement, agronomie, écologie, sciences du système terre et de l’univers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing urban soil health: challenges, knowledge gaps, and future research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Vuono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Paolo Di Lonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Terribile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 266, pp.105534. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2025.105534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From soil sciences to soil economics: A cross-analysis of natural capital and soil ecosystem service provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toho Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169, pp.104088. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international dataset on organic molecule concentrations in soil and related kitchen garden crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Ripamonti-Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), 8p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05033-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international literature-based dataset on metallic trace element contamination in kitchen garden plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), 9p. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05085-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Soil Natural Capital Into Production Frontiers of Ecosystem Services in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toho Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of soil de-sealing practices on urban land-uses, soil functions and ecosystem services in French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vadepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.e00854. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 924, pp.171347. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Modelling of the Dynamics of Soil Macroporosity Based on an in Situ and Direct Observation of Major Soil Structuring Agents During Early Stage of Pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguedois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ijpss/2024/v36i14352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destisol: A decision‐support tool to assess the ecosystem services provided by urban soils for better urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tribotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (5), pp.e13557. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a mass balance model for soil trace metals using the historical data from the King’s Kitchen Garden (Versailles, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqian Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jacobsohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.133259. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer les sols dans la séquence &amp;quot;Eviter-Réduire-Compenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of urbanization on soil organic carbon stocks and particle size and density fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.792-803. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-022-03352-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment for combined phytoremediation and biomass production on a moderately contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (39), pp.59736-59750. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19963-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the future trends of soil trace metal contents in French urban gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqian Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.3900-3917. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15679-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological characteristics of artificialized soils: A snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.115321. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chemical inputs on the trace elements concentrations of surface soils in urban allotment gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Sophie Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.328-337. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02784-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Taxonomic Diversity of Collembola as Complementary Tools to Assess Land Use Effects on Soils Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.630919. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.630919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of city historical management on soil organic carbon stocks in Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.1038-1052. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02869-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified performance assessment methodology for addressing soil quality of nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Hanzlikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Sněhota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.1909-1927. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les services écosystémiques rendus par les sols urbains : Un levier pour optimiser les stratégies d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothodé M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.361-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban kitchen gardens: Effect of the soil contamination and parameters on the trace element accumulation in vegetables \textendash A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 738, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elements in Soils and Vegetables from Market Gardens of Urban Areas in Marrakech City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laaouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Trace Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195 (1), pp.301-316. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12011-019-01849-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace and major element contents, microbial communities, and enzymatic activities of urban soils of Marrakech city along an anthropization gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Naylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Almeida Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Benidire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.2153-2165. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2221-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of soil in urban planning documents—a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3235-3244. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2028-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromorphological analysis for quantifying structure descriptors in a young constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18268/BSGM2019v71n1a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed technosols: in situ monitoring over a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 337, pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil organic carbon stock in urban soils using visible and near infrared reflectance spectroscopy (VNIRS) in situ or in laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 686, pp.764-773. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting homogenization patterns of plant and collembolan communities in urban vegetable gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlie Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Magnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.553-566. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-019-00843-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des documents de planification et d’urbanisme aux politiques publiques dédiées : la prise en compte des jardins collectifs dans sept agglomérations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 31, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.21487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 644, pp.452-464. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and activity of soil fauna in an industrial settling pond managed by natural attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Changes in Soil Nematodes in the First Years after Technosol Construction for the Remediation of an Industrial Wasteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Chemistry / Agrokhimiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (10), pp.1266-1273. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1064229318100149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Geogenic Lead on Fungal and Collembolan Communities in Garden Topsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(18)60022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of wetting–drying, plant, and fauna factors involved in the structure dynamics of a young constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.2995-3004. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-1968-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of trace elements in allotment gardens of four European cities: assessments at city, garden, and plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaba Agboola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-016-1515-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an operational methodology to optimize ecosystem services provided by urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Synthèse du numéro 2018 d'Etude et Gestion des Sols. Prospective pour le numéro 2019 et les numéros spéciaux virtuels à paraître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropedology to reveal pedogenetic processes in Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3232/SJSS.2018.V8.N2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban and industrial land uses have a higher soil biological quality than expected from physicochemical quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayuri Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 584-585, pp.614-621. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of iron minerals in a 100 years-old Technosol. Consequences on Zn mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maubec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 290, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01424855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des sols à la production de services écosystémiques en milieu urbain - une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1050486ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characteristics of topsoil for contrasted forest, agricultural, urban and industrial land uses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 545, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and availability of phosphorus in a Technosol constructed from urban wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nehls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-016-1469-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical alteration of technic materials affects mobility and phytoavailabilty of metals in urban soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae El Hamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kubiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.407-414. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.02.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on mobility of organic pollutants in Technosols from contrasted industrial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1108-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'argument à l'action : la biodiversité au service des jardins familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Jareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.9603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis of technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 262, pp.199-212. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle ressource Sol dans les villes pour quels services et quels aménagements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622645463078948E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive monitoring of the effect of biological activity on the pedogenesis of a Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1705-1715. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-1008-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editors: Phyto-P-mining-secondary urban green recycles phosphorus from soils constructed of urban wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nehls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kye-Hoon John Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaupenjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Wessolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1667-1674. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-1023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal concentrations in plants from mining areas in south morocco: health risks assessment of consumption of edible and aromatic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae El Hamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (3), pp.399 - 407. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201300318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agronomic properties of Technosols constructed with urban wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (11), pp.2155-2162. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2013.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol composition affects &amp;lt;em&amp;gt;Lumbricus terrestris&amp;lt;/em&amp;gt; surface cast composition and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.238-247. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of soil thin sections for a non-destructive quantification of aggregation in the early stages of pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.485-498. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de l’environnement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin BGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of bricks to urban soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nehls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Mekiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Wessolek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.575 - 584. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the pore structure of Technosols during early pedogenesis quantified by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207-208, pp.180-192. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nickel-resistant rhizosphere bacteria on the uptake of nickel by the hyperaccumulator Noccaea caerulescens under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.501-507. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0614-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH oxidation in aged and spiked soils investigated by column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (3), pp.406-414. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major elements and trace metals as indicators of technosolisation of urban and suburban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae El Hamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kubiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.519 - 530. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0594-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of earthworm burrows related to organic matter of a constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202-203, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment of natural attenuation: statistical approach on soils with aged PAH contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (4), pp.539-548. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10532-013-9618-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-20 mu m aggregate typology based on the nature of aggregative organic materials in a cultivated silty topsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Villemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.103-114. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and functional characterization of microbial communities in Technosols constructed for remediation of a contaminated industrial wasteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1396 - 1406. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0563-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of bacteria and nitrogen-cycling microbial communities along constructed Technosol depth-profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231-232, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a PAH polluted soil using modified Fenton reaction in unsaturated condition affects biological and physico-chemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.659-664. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of the Evolution of the Soil Structure using Water Flow Modeling for a Constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2011.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PAHs availability on chemical oxidation efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Des procédés au service du produit au coeur de l'Europe : actes du XIIIème Congrès de la Société française de génie des procédés, Lille Grand Palais, du 29 nov. au 1er décembre 2011, 101, pp.Axx/1--Axx/6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using data mining to predict soil quality after application of biosolids in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragi Kocev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ducobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saso Dzeroski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.1972-1982. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2011.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pedogenic evolution of constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.1246-1254. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0206-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-planting can phytoextract similar amounts of cadmium and zinc to mono-cropping from contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Ai Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Tang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.391-395. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of garden soils in the vicinity of mining areas in Southern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae El Hamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Lounate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-3), pp.755-761. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.12.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil construction: A step for ecological reclamation of derelict lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1065/jss2008.03.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical oxidation on soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Souza E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (Issue 2), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of technic materials to the mobile fraction of metals in urban soils in Marrakech (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafae Elhamiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Kubiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.17-22. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1065/jss2008.01.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, movement and availability of Cd and Zn in a dredged sediment cultivated with Salix alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67 (2), pp.403-414. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de valorisation de déchets et sous-produits en construction de sol pour la réhabilitation de sites dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N°50 - Avril-Mai-Juin 2008, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-cropping for phyto-separation of zinc and potassium from sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Tang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Hei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W.C. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (10), pp.1954-1960. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity as affected by the rhizosphere of the hyperaccumulator Thlaspi caerulescens under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.41-52. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226510601139417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel pédo-géochimique du Nord-Pas-de-Calais : Méthode et principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying temperature on the extractability of metals from dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Sediment Contamination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15320380701404516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road soil retention of Pb leached from MSWI bottom ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (6), pp.840-849. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal contamination from mining sites in South Morocco: 1. Use of a biotest to assess metal toxicity of tailings and soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.802-810. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of appropriate organic additives for enhancing Zn and Cd phytoextraction by hyperaccumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Tang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Chuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi-Xian Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.1113-1118. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1001-0742(06)60048-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épandages de boues d'épurations urbaines sur des terres agricoles : impacts sur la composition en éléments en traces des sols et des grains de blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Terce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epandages de boues d’épuration urbaines sur des terres agricoles : impacts sur la composition en éléments en traces des sols et des grains de blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tercé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (53), pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and control of the bioavailability of nickel in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stamatia Tina Massoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Becquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.643-651. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/05-051R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements in soils developed in sedimentary materials from Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Proix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.912-929. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and biological characterisation of different dredged sediment deposit sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 143 (1), pp.106-116. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Thlaspi caerulescens to nitrogen, phosphorus and sulfur fertilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (2), pp.149-161. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226510600678498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of outstanding individuals of Thlaspi caerulescens for cadmium phytoextraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Peronny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.339-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal contamination from mining sites in South Morocco: 2. Assessment of metal accumulation and toxicity in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.811-817. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of contamination for edible vegetables growing on soils polluted by polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perrin-Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (4-5), pp.827-836. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490472536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperaccumulation of metals by Thlaspi caerulescens as affected by root development and Cd-Zn/Ca-Mg interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.49-61. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16226510490439981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of atrazine-degrading genetic potential and activity in three French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lopez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48, pp.425-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremedation of metal-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prirodnye Resursy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a mechanistic model to cadmium uptake by Zea mays and Thlaspi caerulescens: consequences for the assessment of the soil quantity and capacity factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 262, pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nonavailable” Soil Cadmium Is Bioavailable to Snails: Evidence from Isotopic Dilution Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.81-86. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of cadmium with Thlaspi caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 249, pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of cadmium and zinc in the hyperaccumulator Thlaspi caerulescens grown on multicontaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 249, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Cd and Zn by the hyperaccumulator plant Thlaspi caerulescens as affected by plant size and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97 (11-12), pp.561-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of in situ phytoextraction of zinc by spontaneous metallophytes growing on a former smelter site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 279 (1-3), pp.215-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and metal-accumulating behaviour of Thlaspi caerulescens and associated metallophytes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Edmondson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (2), pp.145-172. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226510108500054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of nickel in soils for the hyperaccumulator Alyssum murale (Waldst. Kit.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shallari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 97 (11-12), pp.568-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pédologue en milieux industriels et urbains. I. Sols d'une friche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of cadmium and zinc accumulated in the leaves of Thlaspi caerulescens incorporated into soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Perronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 227 (1-2), pp.257-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metal accumulation in plants using MetPAD, a toxicity test specific for heavy metal toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (5), pp.449-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of the zinc-hyperaccumulator plant Thlaspi caerulescens as affected by metal origin, content and localization in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Whiting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M. Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 208 (1), pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et gestion des sols des jardins familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation des sols urbains : intérêt de la voie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.159-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition, diversité et fonctions des sols urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metals in soil and plants of serpentine and industrial sites of Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shallari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 209 (2-3), pp.133-142. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0048-9697(98)80104-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des éléments en traces dans le système sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Berthelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (5), pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols urbains et industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (5), pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipette Pasteur extraction: a fast, convenient, exhaustive and environmentally method for extraction of solid samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (9-10), pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipette Pasteur extraction : a fast, convenient, exhaustive and environmentally friendly method for the extraction of solid samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Henner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (9-10), pp.M51-M52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of urban soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRN, Oct 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPORAL DYNAMICS OF URBAN SOIL HEALTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Libessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium CIRSET – LIA Ecoland : Sustainable management of strategic metals: from extraction to sobriety and the preservation of biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSE, Oct 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale in situ assessment of desealing strategies under different pedo climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Consales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of soil health indicators for modelling soil functions to promote smart urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Sino-French International Workshop on Contaminated Soil Remediation: Innovative Strategies Solving Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal-Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.213-220, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des référentiels sur les teneurs en polluants dans les plantes potagères : bases de données BAPPET et BAPPOP et exemples d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration in soils: what can be expected from anthropized soils? scientific issues and research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Sino-French International Workshop on Contaminated Soil Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desceller les sols pour les rendre multifonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Lothodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées d’Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban soil carbon stability in semi-arid region: case study of Marrakech city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriyeme Beroigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic evolution of soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séré Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies, Aug 2021, Genève (virtual), Switzerland. pp.72-74, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-998-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, evaluation and impact management of urban garden soils, looking back on 30 years of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2020, 24-28 August 2020, Geneva (Switerland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in the urban critical zone - Analyse of anthropogenic pressures and current proposals to preserve soil functions and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. 6 p, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ecosystem services provided by a large range of urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to transfer knowledge on ecosystem functioning: from nature observation to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions (NBS) to improve biodiversity in anthropized environments symposium - Joint symposium: BUILDs &amp; Ecoland International Joined Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only half the urban soils are Anthrosols or Technosols? - case studies in three French metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins potagers : retour sur 30 ans de recherche en connaissance, évaluation et gestion des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Soil Organic Carbon Stocks of Two Cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to fertile Technosol - The circular approach of the french research SITERRE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1 : Urban Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the diagnostic of urban soils quality and evaluation of the potential ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal changes of urban and peri-urban soil land-use: A state-of-the-art on measurement, drivers and effects of soil artificialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 “Urbanization: a challenge and an opportunity for soil functions and ecosystem services”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead and Zinc status evolution during pedogenesis in a 100 years old Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the soil in regional and local planning documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance multidisciplinary work between urban planners and soil scientists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ecosystem services (es) in soils of urban, industrial, traffic, mining, and military areas (suitmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partenariat avec les écologistes : principaux problèmes, ressources et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayuri Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of microarthropods communities in topsoil across various forest, agricultural, urban and industrial land uses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayuri Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol construction with by-products and wastes: pedogenesis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMMER SCHOOL ON CONTAMINATED SEDIMENTS: CHARACTERIZATION AND REMEDIATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks associated to contamination of garden soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ripamonti-Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th SINO-FRENCH &amp; IIES Workshop on soil remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol micropedology : how micrometric interfaces reveal pedogenetic processes in man-made soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Soil Micromorphology 15ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate SUITMA potentials into urban planning to optimize ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct visualization and quantification of the biological activity impact on the dynamics of technosol structure. Protinus, How to unravel the interactions between soil structure and soil functions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude de Technosols construits à l’aide de déchets à remplir des fonctions de filtre et d’échange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GFHN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical properties of soils in urban allotment gardens from four European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaba Agboola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suitma 8, 8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, MEXICO, Mexico. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols of Mining and Quarrying Areas: Toward Multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des plantes potagères : guide d’échantillonnage et bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la pédogenèse : application aux Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols de jardins potagers : des caractéristiques intermédiaires entre sols agricoles et SUITMAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la structure d’un technosol construit sous l’impact de facteurs biologiques, plante et macrofaune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de facteurs abiotiques sur le statut de polluants organiques résiduels de terres contaminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of a constructed Technosol by soil organisms after industrial site reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 151 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Term Effects of Biosolid Applications on Soil Biological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of the structure evolution of constructed technosols during early pedogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refonctionnalisation écologique des sols par la revégétalisation : une autre manière d’utiliser le végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of a constructed Technosol by soil organisms after industrial site rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guideline for the development of an integrated and dynamic model of soil-plant system evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies Eurosoil 2012: soil science for the benefit of mankind and environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term assessment of natural attenuation: statistical approach on soils with aged PAH-contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épandages de déchets modifient-ils la qualité biologique des sols agricoles à long terme ? Résultats du programme VADEBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 445 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact à long terme de boues STEP sur les microorganismes du sol : zoom sur l’abondance et l’activité de la communauté microbienne dégradant l’atrazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Microbiologie du Sol et de l'Environnement (1229)., Nov 2011, Saint Lager, France. 133 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie pédologique au service d’une refonctionnalisation écologique d’espaces urbains dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BioTechnoSol project: Biological dynamics and functioning of a constructed Technosol at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hydric functioning patterns during the early pedogenesis of a Constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference and Exploratory Workshop on Soil Architecture and Physico-chemical Functions “CESAR”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tjele, Denmark. 426 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image des sols de France à travers la Base de Données d'Analyse de Terre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Pachot, P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’une terre traitée par bioremédiation : diagnostic in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du génie pédologique : requalification de sites dégradés par construction de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructed soils pedogenesis: from laboratory to large scale in situ lysimetric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Lysimeter Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a bioremediation process for hydrocarbons polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pornain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. SPE International Conference on Health, Safety, and Environment in Oil and Gas Exploration and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Petroleum Engineers (SPE). USA., Apr 2008, Nice, France. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/111936-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of experimental modelling of constructed soils pedogenesis with in situ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas. SUITMA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy assessment for dealing with heavily polluted soils: from treatment to re-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point des connaissances sur les transferts de polluants organiques dans la chaîne alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rychen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques nationales ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of contamination for edible vegetables growing on soils polluted by polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perrin-Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International symposium on polycyclic aromatic compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490472536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 years spreading of urban waste water on market-garden soils close to Paris (France) : subsequent impacts and hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of nickel in soils for the hyperaccumulator Alyssum murale (Waldst. Kit.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shallari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Berg-en-Dal, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garden soils in south-western Germany (Saarland) and north-eastern France (Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Fetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Enright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grenzius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la pédologie à l'étude des sols industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of C storage of a Technosol under short rotation coppice management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon on the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of soil-plant transfer of pollutants in urban agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomorrows soil quality indicators to promote vegetation within urban development and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile LE GUERN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of anthropic coarse materials of urban soils to plant nutrition and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which soil quality indicators to promote vegetation within urban development and planning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to give new value to moderately contaminated soil : assessment of wood energy production with short rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does size matter? Assessing the role of the coarse fraction to overall pollution of anthropized soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does size matter? Method development for agronomic properties characterization of coarse fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas, 5-6 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon sequestration in urban soils under different land uses in a semi-arid region: physico-chemical and biochemical factors influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriyeme Beroigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonctionnalisation de sols en vue de la production d’une biomasse saine à vocation énergétique (projet Biosaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Poutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Machinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Historical Management Policy On The Urban Soil Organic Carbon Stocks: Case Of Paris City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAND Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial concentrations, enzymatic activities and trace element contents in urban soils of Marrakech city according to an anthropogenic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Naylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements in soils and vegetables from market gardens of (peri)urban areas in Marrakech city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Laaouidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Naylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on PAH availibility in contrasting industrial technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et sanitaires dans les jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPP - 4e Conférence sur l'Entretien des Jardins Végétalisés et Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des services écosystémiques rendus par les sols dans les projets d’aménagement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Consalès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Ecosystem services: their contributions and relevance in urban environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tours, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du carbone organique dans des sols construits à partir de délaissés industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic influence on mobility of organic contaminants in contrasted industrial Technosols – Case of polycyclic aromatic hydrocarbons (PAH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and distribution of heavy metals and polycyclic aromatic hydrocarbon (PAH) contents in French urban vegetable garden soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of climatic modalities occurrences in Technosols from former industrial activities to assess fate of organic pollutants – a global scale modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA), of the International Union of Soil Sciences (IUSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wetting-drying cycles on the aggregation of Technosols constructed with urban wastes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing edible vegetables on Technosols, Firts results of the Agrotechnosol Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The root zone : insights on the interaction of plant and soil. Soil Physical Processes in te Lab.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop at UGT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Freising, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la fonction de support de végétation d’un Technosol construit pour réhabiliter une friche industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the effect of biological activity on the pedogenesis of a constructed Technosol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activity impact on Technosol aggregates dynamics: in situ visualization and quantification during a 14 months experimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BGSI, International symposium of german priority programme SPP 1315 on biogeochemical interfaces in soil – toward a comprehensive and mechanistic understanding of soil functions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climatic modalities on polycyclic aromatic hydrocarbon (PAH) availability and attenuation in historically contaminated Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in urban environments: characteristics, services and problems of their investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP Congrès Annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Changins, Switzerland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pedogenesis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de l’encadrement réglementaire des pratiques de construction de sol pour réhabiliter des sites dégradés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gossiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates as bioindicators of soil quality in urban vegetable gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’évolution des sols du site de l’Union sur les phénomènes de mobilisation des polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et requalification durable des sites et sols pollués : Expériences du Nord–Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Villeneuve d'Asq, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil construction with technogenic materials to recycle phosphorus for plant growth in cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nehls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Wessolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for the optimization of soil construction processes for green landscaping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective management of excavated land for soil remediation, Protection of soil functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pulawy, Poland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du modèle APSF pour représenter la structure des sols et sa dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rémi Toguebaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées matériaux numériques. De la numérisation au comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-to-plant transfer of organic pollutants: a critical approach on interactions between science and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leglize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConsoil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pedogenesis in the anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. Polish Society of Soil Science, 151 p., 2013, Soils of Urban, Industrial, Traffic, Mining and Military Areas: SUITMA 7, Toruń, 16-20 September 2013 : Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols de jardins, supports de biodiversité et d'une agriculture urbaine intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanités et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols to reclaim industrial wastelands: depth distribution of abundance and activity of N-cycling microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italie. , 2012, 4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two earthworms from two ecological groups on organic matter dynamics of a constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International colloqium of soil zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of soil thin sections to predict the evolution of a constructed Technosol’s structure: quantification of descriptors of porosity and aggregation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou-Salifou Jangorzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil micromorphology: a journey from soils genesis to new interdisciplinary advancements. Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for the survey of urban garden soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. , Geophysical Research Abstracts, 14, 2012, 9th EGU General Assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils contaminated with PAH: a long term natural attenuation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategy for a survey of garden soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saso Dzeroski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term natural attenuation assessment for PAHs management on contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du fonctionnement hydrique dans un sol construit à l’aide de matières premières secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'étude sur les milieux poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversified forest ecosystems can grow on Industrial waste residues: evidence from multiproxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European Geosciences Union, General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimetric study for environmental impact assessment of a treated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSoil 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Salzbourg, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of experimental & in situ pedogenesis of a constructed Technosol: minerals weathering and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotrons and Lysimeters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimetric study for environmental impact assessment of a treated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotrons &amp; Lysimeters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much technologic material for a Technosol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New-York, United States. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation&amp;lt;em&amp;gt; in situ&amp;lt;/em&amp;gt; du risque associé au transfert de matière organique d’un sol traité en bioremédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Matières organiques et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and evolution of treated industrial soils: in situ lysimetric risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New-York, United States. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and functional play of soil fauna in a waste-constructed soil in industrial environment: contribution of the modelization of the evolution of a Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimetric study of a treated soil for environmental risk assessment of the residual contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Lysimeter Workshop for Global Change Research: Biological Processes and the Environmental Fate of Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Munich, Germany. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présomption de pollution d’un sol : des clés pour comprendre et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plante &amp; Cité, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des sols fertiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE MONITEUR, 2016, 978-2-281-14096-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garden soils in industrial countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catena Verlag, 253 p., 2016, 978-3-51 0-65411 -6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins potagers : terres inconnues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 176 p., 2013, 978-2-7598-0723-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'échantillonnage de plantes potagères dans le cadre de diagnostics environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elreedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gobron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Pereg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.657-681, 2023, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols, terrains et bâtiments de l’agriculture urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Nougarèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.57-72, 2022, Savoir-faire, 978-2-7592-3563-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Un renouveau pour l'étude des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 303 p., 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic processes in soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena-Schweizerbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-76, 2017, GeoEcology essay, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological engineering for brownfield reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within cities : global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schweizerbart Science Pub., pp.152-158, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wastes for fertile urban soil construction – The French Research Project SITERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities - Global approaches to their sustainable management - composition, properties, and functions of soils of the urban environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques des sols : du concept à sa valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Demeter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.53-68, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une réhabilitation des sols dégradés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous les pavés la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements in soils: total and extractable contents, solid phase speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boularbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Methods Used in Rhizosphere Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2006, 3-905621-35-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Kimpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Encyclopedia of Soils in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ireland Ltd, 2005, 978-0-12-348530-4. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B0-12-348530-4/00305-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d’un sol dégradé et de construction d’un sol artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 07 57036. 2007, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins potagers : retour sur 30 ans de recherche en connaissance, évaluation et gestion des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ADEME. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pari Scientifique Numérisol 2011-2012 - rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des plantes potagères - Projet PlantEval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Rakotomanana Rojovola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols, des usages et des productions potagères dans les jardins français - Tome 2 : Définitions, méthodes, approches statistiques et outils opérationnels pour l'acquisition de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sols, des usages et des productions potagères dans les jardins français - Tome 1 : Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicologie des boues de la station d'épuration d'Achères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tercé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Caria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME--9575027, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction des métaux des sols pollués par la plante hyperaccumulatrice Thlaspi caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997INPL117N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques écotoxicologiques liés à la valorisation des boues de la station d'épuration d'Achères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boularbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*INRA Unité de Science du Sol Versailles Diffusion du document : INRA Unité de Science du Sol Versailles. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId809"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4039A11E"/>
+    <w:nsid w:val="0D0B489F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schwartz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1806-0469" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Vuono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paolo Di Lonardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Terribile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105534" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05033-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toho Hien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104088" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05085-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.70076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vadepied" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04508578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leguedois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2024/v36i14352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqian Zhong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacobsohn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133259" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03696022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hostyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19963-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15679-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02784-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.630919" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hanzlikova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sn&#283;hota" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02731-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothod&#233; M." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;rel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Warot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sahmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139569" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaouidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahmed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naylo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Khalil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-019-01849-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18268/BSGM2019v71n1a2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naylo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Almeida Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benidire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khalil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2221-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2028-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-00843-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064229318100149" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(18)60022-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1968-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaba Agboola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1515-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cherel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.03.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173903v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3232/SJSS.2018.V8.N2.02" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050486ar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260994v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nehls" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1469-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae El Hamiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kubiniok" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.116" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GWJGHN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1108-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282567v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Jareno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chenot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.9603" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622645463078948E12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631456v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hajos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-1008-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kye-Hoon John Kim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaupenjohann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wessolek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-1023-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouhammou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bitton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300318" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9BBF4KR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F581S102-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173875v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rokia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deeb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.12.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12110" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99523DD13A08424A8E3218A4FD9E1ACC29C7DBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486390v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0594-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRQWL2XN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Mekiffer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0559-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DBKPT0LP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486403v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Aboudrar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boularbah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0614-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30BE7EA7FE474BAA636228DA49982B177E90E89B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808811v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75VPMGDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486361v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cheynier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531NW9SG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-013-9618-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6QNBJP2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486339v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Villemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.11.021" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P481D3X9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512160v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.06.041" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK2KP13G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173862v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069496v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Kocev" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ducobu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0155" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486271v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Renat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0206-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B0FMVC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486282v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ai Jiang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Tang Wu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2009.11.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMD2WD49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486310v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Lounate" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.12.096" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RN5HZXZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299153v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirguey" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souza E Silva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.01.027" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDKWFZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486365v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sauvage" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/jss2008.03.277" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLMV8P2V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486307v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Elhamiani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/jss2008.01.269" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKJ30TS9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486290v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capilla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6XPBXV6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174291v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1454" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486266v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Hei" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.C. Wong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.047" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7ZW313-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486245v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aboudrar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boularbah" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510601139417" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Fourrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486345v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320380701404516" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.06.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQBMP4FL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486314v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Chuan Deng" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Xian Long" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(06)60048-X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487093v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.07.079" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPLH35GS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669136v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Suc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terce" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terc&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486251v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatia Tina Massoura" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-051R.1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50Z2RHGT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486254v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.11.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNDP3GJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486268v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.06.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXHF570G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486242v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510600678498" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peronny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reeves" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486239v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.07.076" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMLC2CZP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486284v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fismes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrin-Ganier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charissou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490472536" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486236v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16226510490439981" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677246v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cornet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lopez-Gutierrez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486344v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopareva" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncharova" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486355v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriguey" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ca&#235;l" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637164v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486351v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486352v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perronnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675332v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimont" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678461v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486353v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reeves" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edmondson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510108500054" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674873v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shallari" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678057v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florentin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzika" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690848v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690886v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bitton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693021v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Whiting" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Baker" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683994v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684577v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694124v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696884v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasko" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(98)80104-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05016PWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694783v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthelin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695748v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692930v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henner" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193272v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318039v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Libessart" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318055v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360420v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797406v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224458v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224481v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233996v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothod&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233593v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriyeme Beroigui" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249585v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960336v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960467v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960332v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248036v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960367v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stas Marie" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01492009v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960373v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960375v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616620v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958797v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742385v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740406v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Fayolle" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744149v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862490v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744170v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741789v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742704v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748977v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749653v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745305v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189709v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267750v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748369v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192421v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752422v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753229v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude S&#233;tier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757991v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752056v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486392v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pornain" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/111936-MS" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751441v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486371v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763805v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rychen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fismes" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feidt" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830745v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827906v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770107v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Fetzer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enright" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grenzius" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiniok" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771752v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224510v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lopez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233988v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123897v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile LE GUERN" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233462v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116801v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233787v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huber" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233992v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233634v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233669v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982260v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Guglielmi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Poutrel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Machinet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624910v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624909v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laaouidi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624906v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593210v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486443v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958711v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486441v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486442v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486461v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486430v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guilloux" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486455v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouygues" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakoto" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486453v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743282v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486447v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486463v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486446v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossiaux" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486436v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486462v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486450v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486449v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486464v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747239v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;mi Toguebaye" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745489v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schneider" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805135v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747703v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811508v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744551v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casel" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192382v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804358v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486399v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486396v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751855v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486400v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486401v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486395v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lefort" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752550v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486394v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486374v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486372v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247779v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801475v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811033v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822697v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marot" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elreedy" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gobron" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170806v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788986v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352957v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137484v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821651v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calba" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl:10495" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833379v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Florentin" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Kimpe" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B0-12-348530-4/00305-2" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823745v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248774v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810810v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rakotomanana Rojovola" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823943v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816559v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841788v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ciesielski" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751119v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL117N" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840527v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-schwartz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1806-0469" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Vuono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Paolo Di Lonardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Terribile" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105534" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toho Hien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104088" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05033-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05085-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.70076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothode" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vadepied" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04508578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leguedois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2024/v36i14352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tribotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqian Zhong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacobsohn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133259" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03696022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hostyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19963-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15679-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115321" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02784-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.630919" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hanzlikova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sn&#283;hota" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02731-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothod&#233; M." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;rel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Warot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sahmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139569" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaouidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahmed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naylo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Khalil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-019-01849-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naylo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Almeida Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benidire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khalil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2221-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991510v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2028-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18268/BSGM2019v71n1a2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-00843-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064229318100149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(18)60022-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1968-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaba Agboola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1515-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cherel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.03.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173903v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3232/SJSS.2018.V8.N2.02" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050486ar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260994v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nehls" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1469-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae El Hamiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kubiniok" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.02.116" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8GWJGHN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1108-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282567v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Jareno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chenot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.9603" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S2HLMSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622645463078948E12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631456v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou-Salifou Jangorzo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hajos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-1008-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486417v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kye-Hoon John Kim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaupenjohann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wessolek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-1023-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouhammou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bitton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300318" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9BBF4KR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rokia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deeb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2013.12.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630588v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F581S102-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12110" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99523DD13A08424A8E3218A4FD9E1ACC29C7DBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176775v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486391v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Mekiffer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0559-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DBKPT0LP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.05.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Aboudrar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boularbah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0614-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30BE7EA7FE474BAA636228DA49982B177E90E89B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808811v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75VPMGDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486390v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0594-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRQWL2XN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486361v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cheynier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.03.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531NW9SG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-013-9618-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6QNBJP2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486339v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Villemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.11.021" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P481D3X9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0563-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAC071327B48BCF755250027B3605FA10F4A636C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512160v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.06.041" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK2KP13G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173862v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069496v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Kocev" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ducobu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0155" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486271v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Renat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0206-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B0FMVC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486282v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Ai Jiang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Tang Wu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2009.11.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMD2WD49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486310v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Lounate" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.12.096" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RN5HZXZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486365v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sauvage" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/jss2008.03.277" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLMV8P2V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299153v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirguey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souza E Silva" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.01.027" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDKWFZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486307v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Elhamiani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/jss2008.01.269" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKJ30TS9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486290v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capilla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6XPBXV6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174291v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1454" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486266v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Hei" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.C. Wong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.02.047" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7ZW313-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486245v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aboudrar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boularbah" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510601139417" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Fourrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486345v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320380701404516" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.06.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQBMP4FL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.07.079" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPLH35GS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486314v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Chuan Deng" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Xian Long" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(06)60048-X" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669136v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Suc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terce" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Terc&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486251v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatia Tina Massoura" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-051R.1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50Z2RHGT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486268v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fourrier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.06.010" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXHF570G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486254v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.11.007" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNDP3GJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486242v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510600678498" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Peronny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reeves" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486239v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.07.076" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMLC2CZP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486284v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fismes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrin-Ganier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charissou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490472536" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486236v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16226510490439981" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677246v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cornet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lopez-Gutierrez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486344v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopareva" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncharova" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486355v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriguey" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ca&#235;l" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637164v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486351v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486352v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perronnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675332v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimont" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678461v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486353v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reeves" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edmondson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226510108500054" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674873v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shallari" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678057v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florentin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muzika" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690848v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690886v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bitton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693021v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Whiting" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Baker" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683994v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684577v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694124v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696884v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasko" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(98)80104-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05016PWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694783v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthelin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695748v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692930v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henner" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193272v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318039v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Libessart" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318055v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360420v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797406v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224458v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224481v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233996v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Lothod&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233593v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriyeme Beroigui" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249585v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960336v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02960467v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960332v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248036v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960367v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stas Marie" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553117v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01492009v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960373v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960375v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744233v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594736v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616620v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958797v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740406v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Fayolle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742385v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744149v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740900v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862490v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189991v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744170v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741789v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742704v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748977v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745305v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749653v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189709v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000693v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267750v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748369v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190276v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749907v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192421v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752422v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816202v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pachot, P." TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753229v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude S&#233;tier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757991v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752056v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486392v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pornain" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/111936-MS" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751441v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486371v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763805v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rychen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fismes" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feidt" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830745v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827906v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770107v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Fetzer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enright" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grenzius" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiniok" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771752v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224510v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lopez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233988v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123897v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile LE GUERN" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233462v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116801v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233787v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huber" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233992v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233634v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233669v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982260v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Guglielmi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Poutrel" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Machinet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624910v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624909v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laaouidi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624906v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593210v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486443v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958711v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486441v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486442v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486461v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486430v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guilloux" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486455v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouygues" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakoto" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486447v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486453v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743282v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486463v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486440v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189992v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486446v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossiaux" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486436v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486462v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486449v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486450v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486464v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747239v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;mi Toguebaye" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745489v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schneider" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744527v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805135v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747703v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811508v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744551v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casel" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192382v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804358v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486396v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486399v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751855v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486400v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486401v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486395v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lefort" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752550v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486394v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486374v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486372v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247779v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801475v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811033v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822697v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marot" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elreedy" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gobron" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170806v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788986v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595163v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116/Soils_within_Cities__noch_nicht_ersch" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352957v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137484v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823805v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blondel" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Bernard Delmas" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jauzein" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821651v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calba" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl:10495" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833379v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Florentin" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Kimpe" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B0-12-348530-4/00305-2" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823745v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248774v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796670v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810810v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rakotomanana Rojovola" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823943v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816559v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841788v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ciesielski" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751119v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL117N" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840527v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>