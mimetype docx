--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -792,70 +792,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Overweight in the pluri-ethnic adolescent population of New Caledonia: Dietary patterns, sleep duration and screen time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2020.100025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Living in Rural and Urban Areas of New Caledonia: Impact on Food Consumption, Sleep Duration and Anthropometric Parameters Among Melanesian Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -877,210 +1011,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (7), pp.2047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu12072047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970512v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-02970510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary income, public funds, and subsistence consumption: the three components of the food supply in French Polynesia — a comparative study of Tahiti and Rapa Iti islands</w:t>
               </w:r>
@@ -1337,403 +1337,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les temporalités multiples de la vie dans la rue. Vivre sans abri et de la prostitution de rue à Papeete (Tahiti, Polynésie française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exclusion et dispositifs sociaux dans l'outre-mer du Pacifique. L'exemple de la prostitution de rue en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (4), pp.90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.144.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre local et global : l'alimentation polynésienne. Le cas de Tahiti et de Rapa</w:t>
+                <w:t xml:space="preserve">Compte-rendu thématique de l’ouvrage de Gilles Fumey publié en 2010. Manger local, manger global. L’alimentation géographique. CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (2), pp.137 - 153. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.275-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu thématique de l’ouvrage de Bénédict Beaugé publié en 2013. Plats du jour. Sur l’idée de nouveauté en cuisine. Métailié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.268-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu thématique de l’ouvrage de Gilles Fumey publié en 2010. Manger local, manger global. L’alimentation géographique. CNRS Editions</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre local et global : l'alimentation polynésienne. Le cas de Tahiti et de Rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (2), pp.275-276</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.137 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1017909ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933083v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle vision de l’histoire à Rapa ? Des éléments sur l’existence de marae anciens sur l’île</w:t>
               </w:r>
@@ -2471,165 +2471,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'alimentation océanienne : entre gastro-colonialisme et affirmation identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international et pluridisciplinaire Alimentation et tourisme culinaire en Océanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFP-CETOP-CESMI-CMQP, Nov 2025, Punaauia (Tahiti), Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La sociologie de l’alimentation et la question de l’obésité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire Nutrineuro (UMR 1286), INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273230v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05400323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;L'alimentation et la santé en Polynésie française</w:t>
               </w:r>
@@ -2678,221 +2678,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’eau lustrale au vin dionysiaque : symboliques liquides entre profane et sacré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international "Le vin et l'eau, toute une histoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR In Vino Varietas; Laboratoire CERTOP; Laboratoire LISST, Apr 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barriers and facilitators of physical activity among adolescents in the multicultural context of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urvoy Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Noouvelle-Calédonie, Mar 2025, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982342v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05196328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants sociologiques et culturels de l'alimentation polynésienne</w:t>
               </w:r>
@@ -3148,543 +3148,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Complementarities of quantitative, qualitative and spatialized methods »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FALAH seminar and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Mar 2023, Nouméa, New Caledonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Approche socio-anthropologique de l’alimentation et d’une signature culinaire en Polynésie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail 4 sur la création d’une signature culinaire polynésienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus des Métiers et des Qualifications, May 2023, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complementarities of quantitative, qualitative and spatial methods for the study of small-scale agriculture in tropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecology and identities in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaake Tuikalepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waixen Waikata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les méthodes qualitatives de la recherche en sciences humaines et sociales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FALAH seminar and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Mar 2023, Nouméa, New Caledonia</w:t>
-[...369 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Mar 2022, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4028,236 +4028,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Anthropologie de l’alimentation et santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du lycée Ozenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Ozenne, Mar 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Food consumption and lifestyle in Melanesian adolescents in the global transition of Pacific countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nedja-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients Conference: Nutritional advances in the prevention and management of chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food consumption and lifestyle in Melanesian adolescents in the global transition of Pacific countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -4267,51 +4267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6331,234 +6331,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Food exchanges in Tahiti today. A vector of social link »</w:t>
+                <w:t xml:space="preserve">« Une approche diachronique de l’alimentation à Tahiti »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Association des Historiens et Géographes de Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Historiens et Géographes de Polynésie française, Feb 2009, Papeete, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Food habits and body representations in French Polynesia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific Science Inter-Congress, 2nd symposium on French Research in the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Polynésie française, Mar 2009, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Food habits and body representations in French Polynesia »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Food exchanges in Tahiti today. A vector of social link »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific Science Inter-Congress, 2nd symposium on French Research in the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Polynésie française, Mar 2009, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05273281v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les sans-abri à Tahiti : une approche transversale d’une problématique sociale »</w:t>
               </w:r>
@@ -7072,90 +7072,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families food cultures in the communities and socio economic transition in the Pacific: a qualitative approach on &amp;quot;eating well&amp;quot; in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wacalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wacalie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Nedja-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ponidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients conference: Nutritional advances in the prevention and management of chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. 2019</w:t>
@@ -7210,77 +7210,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ponidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional Advanced in the Prevention and Management of Chronic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Barcelona, Spain</w:t>
@@ -7361,51 +7361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedja-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ponidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional Advances in the Prevention and Management of Chronic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. </w:t>
@@ -7506,277 +7506,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence du réseau relationnel sur la décision de la chirurgie bariatrique</w:t>
+                <w:t xml:space="preserve">Rester ou redevenir capable de s'occuper des autres : une motivation importante de la chirurgie chez les femmes de plus de 45 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Anduze-Acher</w:t>
+                <w:t xml:space="preserve">Yves Anduze-Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reda Haissane</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques (SOFFCO-MM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Lyon, France. 2015</w:t>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177922v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04177919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du réseau relationnel sur la décision de la chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anduze-Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Anduze-Archer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reda Hassaïne</w:t>
+                <w:t xml:space="preserve">Reda Haissane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques (SOFFCO-MM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2015, Lyon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177919v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8324,103 +8324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la pandémie de surpoids et d’obésité qui touche le Pacifique insulaire : l’exemple de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -8594,307 +8594,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabou</w:t>
+                <w:t xml:space="preserve">Taro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, 978-2-13-055875-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986044v1</w:t>
+                <w:t xml:space="preserve">hal-03103228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynophagie</w:t>
+                <w:t xml:space="preserve">Une approche diachronique de l'alimentation à Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP Polynésie française, Pirae (Tahiti). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Chinois de Polynésie française entre permanence et transformation identitaire. L’Association Philanthropique Chinoise de Tahiti.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, pp.197-217, 2012, Bulletin de l'Association des Historiens et Géographes de Polynésie française, 2-916454-60-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 978-2-13-055875-0</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Taro</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynophagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-13-055875-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03814717v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation participante</w:t>
               </w:r>
@@ -9596,50 +9596,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre dans les zones rurales et urbaines de Nouvelle-Calédonie : impact sur la consommation alimentaire, la durée du sommeil et les paramètres anthropométriques chez les adolescents mélanésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équipement informatique des familles calédoniennes et les usages des écrans des adolescents de 11 à 15 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps d'écran et consommation de boissons et d'aliments non sains chez les adolescents dans le contexte de développement numérique en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (non-anonymized version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13413392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Overweight in New Caledonia adolescents: Dietary patterns, sleep duration and screen time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9674,649 +10178,145 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14635818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...72 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10957,51 +10957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et comportements alimentaires de la jeunesse dans les pays francophones du Pacifique au XXIème siècle : exemple de la Nouvelle-Calédonie. Rapport scientifique préliminaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11981,77 +11981,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la pandémie de surpoids et d’obésité qui touche le Pacifique insulaire : l’exemple de la Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12352,51 +12352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FB0FDB2"/>
+    <w:nsid w:val="F08DCFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12583,51 +12583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-serra-mallol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9364-2608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114538913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/168541274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122042496" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115796ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.24188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0057-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furlan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Chalret Du Rieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.144.0090" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2919" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348943v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017909ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2010n1a11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.5824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933098v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2008.0405" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedja-Guerre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paufique" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049686v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra-Mallol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponidja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auventdesiles.pf/catalogue/collections/sciences-humaines/nourritures-abondance-et-identite/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Baert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Cablitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasan Chong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auventdesiles.pf/catalogue/collections/sciences-humaines/bulletin-du-larsh-n-2-lespace-temps/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466283v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379471v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103228v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103219v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04110692v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273493v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273496v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177401v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POLF0001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895934v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alii Et" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-serra-mallol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9364-2608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114538913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/168541274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122042496" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115796ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.24188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0057-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furlan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Chalret Du Rieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.144.0090" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348943v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017909ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2010n1a11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.5824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933098v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2008.0405" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedja-Guerre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paufique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049686v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra-Mallol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponidja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auventdesiles.pf/catalogue/collections/sciences-humaines/nourritures-abondance-et-identite/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Baert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Cablitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasan Chong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auventdesiles.pf/catalogue/collections/sciences-humaines/bulletin-du-larsh-n-2-lespace-temps/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466283v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379471v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103219v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04110692v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273493v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273496v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177401v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POLF0001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895934v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alii Et" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>