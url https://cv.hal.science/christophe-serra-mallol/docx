--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -792,83 +792,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Living in Rural and Urban Areas of New Caledonia: Impact on Food Consumption, Sleep Duration and Anthropometric Parameters Among Melanesian Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12072047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Overweight in the pluri-ethnic adolescent population of New Caledonia: Dietary patterns, sleep duration and screen time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -877,210 +1011,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2020.100025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanwpc.2020.100025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02970510v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-02970512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary income, public funds, and subsistence consumption: the three components of the food supply in French Polynesia — a comparative study of Tahiti and Rapa Iti islands</w:t>
               </w:r>
@@ -2471,165 +2471,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La sociologie de l’alimentation et la question de l’obésité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire Nutrineuro (UMR 1286), INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'alimentation océanienne : entre gastro-colonialisme et affirmation identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et pluridisciplinaire Alimentation et tourisme culinaire en Océanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFP-CETOP-CESMI-CMQP, Nov 2025, Punaauia (Tahiti), Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400323v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05273230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;L'alimentation et la santé en Polynésie française</w:t>
               </w:r>
@@ -3148,247 +3148,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Approche socio-anthropologique de l’alimentation et d’une signature culinaire en Polynésie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de Travail 4 sur la création d’une signature culinaire polynésienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus des Métiers et des Qualifications, May 2023, Papeete, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Complementarities of quantitative, qualitative and spatialized methods »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FALAH seminar and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Mar 2023, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complementarities of quantitative, qualitative and spatial methods for the study of small-scale agriculture in tropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Fotsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3407,234 +3407,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaake Tuikalepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waixen Waikata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecology and identities in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177313v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04186255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les méthodes qualitatives de la recherche en sciences humaines et sociales »</w:t>
               </w:r>
@@ -4267,51 +4267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5917,165 +5917,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Incertitude d’approvisionnement alimentaire et maîtrise des ressources insulaires à Rapa (Australes-Polynésie française) »</w:t>
+                <w:t xml:space="preserve">« La nourriture de l’incertain au Paradis terrestre : stratégies de l’alimentation quotidienne des sans-abris tahitiens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118266v1</w:t>
+                <w:t xml:space="preserve">hal-04118250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La nourriture de l’incertain au Paradis terrestre : stratégies de l’alimentation quotidienne des sans-abris tahitiens »</w:t>
+                <w:t xml:space="preserve">« Incertitude d’approvisionnement alimentaire et maîtrise des ressources insulaires à Rapa (Australes-Polynésie française) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118250v1</w:t>
+                <w:t xml:space="preserve">hal-04118266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’influence socio-culturelle dans les maladies liées aux modes d’alimentation : l’exemple comparé de Tahiti et Rapa (Polynésie française) »</w:t>
               </w:r>
@@ -6331,165 +6331,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Food habits and body representations in French Polynesia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Pacific Science Inter-Congress, 2nd symposium on French Research in the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Polynésie française, Mar 2009, Punaauia, French Polynesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Une approche diachronique de l’alimentation à Tahiti »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Association des Historiens et Géographes de Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Historiens et Géographes de Polynésie française, Feb 2009, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273281v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04118292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Food exchanges in Tahiti today. A vector of social link »</w:t>
               </w:r>
@@ -7210,77 +7210,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ponidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional Advanced in the Prevention and Management of Chronic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Barcelona, Spain</w:t>
@@ -7361,51 +7361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedja-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ponidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional Advances in the Prevention and Management of Chronic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. </w:t>
@@ -8594,307 +8594,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taro</w:t>
+                <w:t xml:space="preserve">Tabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-13-055875-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-13-055875-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche diachronique de l'alimentation à Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRDP Polynésie française, Pirae (Tahiti). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chinois de Polynésie française entre permanence et transformation identitaire. L’Association Philanthropique Chinoise de Tahiti.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, pp.197-217, 2012, Bulletin de l'Association des Historiens et Géographes de Polynésie française, 2-916454-60-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814717v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03103252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation participante</w:t>
               </w:r>
@@ -9596,70 +9596,447 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'équipement informatique des familles calédoniennes et les usages des écrans des adolescents de 11 à 15 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps d'écran et consommation de boissons et d'aliments non sains chez les adolescents dans le contexte de développement numérique en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (non-anonymized version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13413392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre dans les zones rurales et urbaines de Nouvelle-Calédonie : impact sur la consommation alimentaire, la durée du sommeil et les paramètres anthropométriques chez les adolescents mélanésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9674,649 +10051,272 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14635929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overweight in New Caledonia adolescents: Dietary patterns, sleep duration and screen time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...72 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">2025, </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...346 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10957,51 +10957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et comportements alimentaires de la jeunesse dans les pays francophones du Pacifique au XXIème siècle : exemple de la Nouvelle-Calédonie. Rapport scientifique préliminaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11981,77 +11981,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la pandémie de surpoids et d’obésité qui touche le Pacifique insulaire : l’exemple de la Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12352,51 +12352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F08DCFC9"/>
+    <w:nsid w:val="A6463A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12583,51 +12583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-serra-mallol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9364-2608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114538913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/168541274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122042496" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115796ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.24188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0057-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furlan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Chalret Du Rieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.144.0090" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348943v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017909ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2010n1a11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.5824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933098v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2008.0405" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedja-Guerre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paufique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049686v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra-Mallol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponidja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auventdesiles.pf/catalogue/collections/sciences-humaines/nourritures-abondance-et-identite/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Baert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Cablitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasan Chong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auventdesiles.pf/catalogue/collections/sciences-humaines/bulletin-du-larsh-n-2-lespace-temps/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466283v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379471v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103219v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04110692v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273493v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273496v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177401v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POLF0001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895934v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alii Et" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-serra-mallol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9364-2608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114538913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/168541274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122042496" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115796ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.24188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0057-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furlan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Chalret Du Rieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.144.0090" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348943v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017909ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2010n1a11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.5824" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933098v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2008.0405" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedja-Guerre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paufique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049686v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra-Mallol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponidja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auventdesiles.pf/catalogue/collections/sciences-humaines/nourritures-abondance-et-identite/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Baert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Cablitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasan Chong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auventdesiles.pf/catalogue/collections/sciences-humaines/bulletin-du-larsh-n-2-lespace-temps/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466283v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379471v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103228v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103219v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04110692v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273493v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273496v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177401v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007POLF0001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895934v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anderson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alii Et" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>